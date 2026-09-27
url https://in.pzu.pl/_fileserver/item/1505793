--- v0 (2026-08-13)
+++ v1 (2026-09-27)
@@ -415,222 +415,990 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46245</v>
+        <v>46289</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">99,59</t>
+          <t xml:space="preserve">97,22</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>158039</v>
+        <v>240039</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">15 738 389,02</t>
+          <t xml:space="preserve">23 337 276,57</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46244</v>
+        <v>46288</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">99,80</t>
+          <t xml:space="preserve">97,53</t>
         </is>
       </c>
       <c s="10" r="F7">
-        <v>158039</v>
+        <v>240039</v>
       </c>
       <c s="9" t="inlineStr" r="G7">
         <is>
-          <t xml:space="preserve">15 772 805,50</t>
+          <t xml:space="preserve">23 409 837,96</t>
         </is>
       </c>
       <c s="8" t="str" r="H7"/>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="6" r="A8">
-        <v>46241</v>
+        <v>46287</v>
       </c>
       <c s="7" t="str" r="B8"/>
       <c s="7" t="str" r="C8"/>
       <c s="8" t="str" r="D8"/>
       <c s="9" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">100,46</t>
+          <t xml:space="preserve">98,27</t>
         </is>
       </c>
       <c s="10" r="F8">
-        <v>153039</v>
+        <v>240039</v>
       </c>
       <c s="9" t="inlineStr" r="G8">
         <is>
-          <t xml:space="preserve">15 373 777,57</t>
+          <t xml:space="preserve">23 588 994,88</t>
         </is>
       </c>
       <c s="8" t="str" r="H8"/>
     </row>
     <row r="9" ht="15.1" customHeight="0">
       <c s="6" r="A9">
-        <v>46240</v>
+        <v>46286</v>
       </c>
       <c s="7" t="str" r="B9"/>
       <c s="7" t="str" r="C9"/>
       <c s="8" t="str" r="D9"/>
       <c s="9" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">100,28</t>
+          <t xml:space="preserve">97,86</t>
         </is>
       </c>
       <c s="10" r="F9">
-        <v>153039</v>
+        <v>235039</v>
       </c>
       <c s="9" t="inlineStr" r="G9">
         <is>
-          <t xml:space="preserve">15 346 806,83</t>
+          <t xml:space="preserve">23 001 618,92</t>
         </is>
       </c>
       <c s="8" t="str" r="H9"/>
     </row>
     <row r="10" ht="15.15" customHeight="0">
       <c s="6" r="A10">
-        <v>46239</v>
+        <v>46283</v>
       </c>
       <c s="7" t="str" r="B10"/>
       <c s="7" t="str" r="C10"/>
       <c s="8" t="str" r="D10"/>
       <c s="9" t="inlineStr" r="E10">
         <is>
-          <t xml:space="preserve">100,36</t>
+          <t xml:space="preserve">97,25</t>
         </is>
       </c>
       <c s="10" r="F10">
-        <v>148039</v>
+        <v>235039</v>
       </c>
       <c s="9" t="inlineStr" r="G10">
         <is>
-          <t xml:space="preserve">14 857 047,61</t>
+          <t xml:space="preserve">22 856 809,03</t>
         </is>
       </c>
       <c s="8" t="str" r="H10"/>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="6" r="A11">
-        <v>46238</v>
+        <v>46282</v>
       </c>
       <c s="7" t="str" r="B11"/>
       <c s="7" t="str" r="C11"/>
       <c s="8" t="str" r="D11"/>
       <c s="9" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">100,38</t>
+          <t xml:space="preserve">98,10</t>
         </is>
       </c>
       <c s="10" r="F11">
-        <v>45000</v>
+        <v>235039</v>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">4 517 277,08</t>
+          <t xml:space="preserve">23 056 514,14</t>
         </is>
       </c>
       <c s="8" t="str" r="H11"/>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="6" r="A12">
-        <v>46237</v>
+        <v>46281</v>
       </c>
       <c s="7" t="str" r="B12"/>
       <c s="7" t="str" r="C12"/>
       <c s="8" t="str" r="D12"/>
       <c s="9" t="inlineStr" r="E12">
         <is>
+          <t xml:space="preserve">97,26</t>
+        </is>
+      </c>
+      <c s="10" r="F12">
+        <v>229039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G12">
+        <is>
+          <t xml:space="preserve">22 276 968,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H12"/>
+    </row>
+    <row r="13" ht="15.15" customHeight="0">
+      <c s="6" r="A13">
+        <v>46280</v>
+      </c>
+      <c s="7" t="str" r="B13"/>
+      <c s="7" t="str" r="C13"/>
+      <c s="8" t="str" r="D13"/>
+      <c s="9" t="inlineStr" r="E13">
+        <is>
+          <t xml:space="preserve">96,88</t>
+        </is>
+      </c>
+      <c s="10" r="F13">
+        <v>229039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G13">
+        <is>
+          <t xml:space="preserve">22 189 357,63</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H13"/>
+    </row>
+    <row r="14" ht="15.1" customHeight="0">
+      <c s="6" r="A14">
+        <v>46279</v>
+      </c>
+      <c s="7" t="str" r="B14"/>
+      <c s="7" t="str" r="C14"/>
+      <c s="8" t="str" r="D14"/>
+      <c s="9" t="inlineStr" r="E14">
+        <is>
+          <t xml:space="preserve">96,90</t>
+        </is>
+      </c>
+      <c s="10" r="F14">
+        <v>224039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G14">
+        <is>
+          <t xml:space="preserve">21 710 055,68</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H14"/>
+    </row>
+    <row r="15" ht="15.15" customHeight="0">
+      <c s="6" r="A15">
+        <v>46276</v>
+      </c>
+      <c s="7" t="str" r="B15"/>
+      <c s="7" t="str" r="C15"/>
+      <c s="8" t="str" r="D15"/>
+      <c s="9" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve">97,55</t>
+        </is>
+      </c>
+      <c s="10" r="F15">
+        <v>224039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve">21 855 175,60</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H15"/>
+    </row>
+    <row r="16" ht="15.1" customHeight="0">
+      <c s="6" r="A16">
+        <v>46275</v>
+      </c>
+      <c s="7" t="str" r="B16"/>
+      <c s="7" t="str" r="C16"/>
+      <c s="8" t="str" r="D16"/>
+      <c s="9" t="inlineStr" r="E16">
+        <is>
+          <t xml:space="preserve">97,57</t>
+        </is>
+      </c>
+      <c s="10" r="F16">
+        <v>224039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G16">
+        <is>
+          <t xml:space="preserve">21 860 234,35</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H16"/>
+    </row>
+    <row r="17" ht="15.1" customHeight="0">
+      <c s="6" r="A17">
+        <v>46274</v>
+      </c>
+      <c s="7" t="str" r="B17"/>
+      <c s="7" t="str" r="C17"/>
+      <c s="8" t="str" r="D17"/>
+      <c s="9" t="inlineStr" r="E17">
+        <is>
+          <t xml:space="preserve">98,03</t>
+        </is>
+      </c>
+      <c s="10" r="F17">
+        <v>224039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">21 962 374,15</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H17"/>
+    </row>
+    <row r="18" ht="15.15" customHeight="0">
+      <c s="6" r="A18">
+        <v>46273</v>
+      </c>
+      <c s="7" t="str" r="B18"/>
+      <c s="7" t="str" r="C18"/>
+      <c s="8" t="str" r="D18"/>
+      <c s="9" t="inlineStr" r="E18">
+        <is>
+          <t xml:space="preserve">98,17</t>
+        </is>
+      </c>
+      <c s="10" r="F18">
+        <v>217039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G18">
+        <is>
+          <t xml:space="preserve">21 306 355,13</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H18"/>
+    </row>
+    <row r="19" ht="15.1" customHeight="0">
+      <c s="6" r="A19">
+        <v>46272</v>
+      </c>
+      <c s="7" t="str" r="B19"/>
+      <c s="7" t="str" r="C19"/>
+      <c s="8" t="str" r="D19"/>
+      <c s="9" t="inlineStr" r="E19">
+        <is>
+          <t xml:space="preserve">98,11</t>
+        </is>
+      </c>
+      <c s="10" r="F19">
+        <v>198039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G19">
+        <is>
+          <t xml:space="preserve">19 429 610,24</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H19"/>
+    </row>
+    <row r="20" ht="15.15" customHeight="0">
+      <c s="6" r="A20">
+        <v>46269</v>
+      </c>
+      <c s="7" t="str" r="B20"/>
+      <c s="7" t="str" r="C20"/>
+      <c s="8" t="str" r="D20"/>
+      <c s="9" t="inlineStr" r="E20">
+        <is>
+          <t xml:space="preserve">98,35</t>
+        </is>
+      </c>
+      <c s="10" r="F20">
+        <v>198039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G20">
+        <is>
+          <t xml:space="preserve">19 477 343,45</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H20"/>
+    </row>
+    <row r="21" ht="15.1" customHeight="0">
+      <c s="6" r="A21">
+        <v>46268</v>
+      </c>
+      <c s="7" t="str" r="B21"/>
+      <c s="7" t="str" r="C21"/>
+      <c s="8" t="str" r="D21"/>
+      <c s="9" t="inlineStr" r="E21">
+        <is>
+          <t xml:space="preserve">98,35</t>
+        </is>
+      </c>
+      <c s="10" r="F21">
+        <v>193039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G21">
+        <is>
+          <t xml:space="preserve">18 986 316,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H21"/>
+    </row>
+    <row r="22" ht="15.1" customHeight="0">
+      <c s="6" r="A22">
+        <v>46267</v>
+      </c>
+      <c s="7" t="str" r="B22"/>
+      <c s="7" t="str" r="C22"/>
+      <c s="8" t="str" r="D22"/>
+      <c s="9" t="inlineStr" r="E22">
+        <is>
+          <t xml:space="preserve">98,10</t>
+        </is>
+      </c>
+      <c s="10" r="F22">
+        <v>186039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G22">
+        <is>
+          <t xml:space="preserve">18 250 077,46</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H22"/>
+    </row>
+    <row r="23" ht="15.15" customHeight="0">
+      <c s="6" r="A23">
+        <v>46266</v>
+      </c>
+      <c s="7" t="str" r="B23"/>
+      <c s="7" t="str" r="C23"/>
+      <c s="8" t="str" r="D23"/>
+      <c s="9" t="inlineStr" r="E23">
+        <is>
+          <t xml:space="preserve">98,42</t>
+        </is>
+      </c>
+      <c s="10" r="F23">
+        <v>186039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">18 309 147,17</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H23"/>
+    </row>
+    <row r="24" ht="15.1" customHeight="0">
+      <c s="6" r="A24">
+        <v>46265</v>
+      </c>
+      <c s="7" t="str" r="B24"/>
+      <c s="7" t="str" r="C24"/>
+      <c s="8" t="str" r="D24"/>
+      <c s="9" t="inlineStr" r="E24">
+        <is>
+          <t xml:space="preserve">98,53</t>
+        </is>
+      </c>
+      <c s="10" r="F24">
+        <v>181039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G24">
+        <is>
+          <t xml:space="preserve">17 837 620,67</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H24"/>
+    </row>
+    <row r="25" ht="15.15" customHeight="0">
+      <c s="6" r="A25">
+        <v>46262</v>
+      </c>
+      <c s="7" t="str" r="B25"/>
+      <c s="7" t="str" r="C25"/>
+      <c s="8" t="str" r="D25"/>
+      <c s="9" t="inlineStr" r="E25">
+        <is>
+          <t xml:space="preserve">98,97</t>
+        </is>
+      </c>
+      <c s="10" r="F25">
+        <v>181039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G25">
+        <is>
+          <t xml:space="preserve">17 917 256,42</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H25"/>
+    </row>
+    <row r="26" ht="15.1" customHeight="0">
+      <c s="6" r="A26">
+        <v>46261</v>
+      </c>
+      <c s="7" t="str" r="B26"/>
+      <c s="7" t="str" r="C26"/>
+      <c s="8" t="str" r="D26"/>
+      <c s="9" t="inlineStr" r="E26">
+        <is>
+          <t xml:space="preserve">99,13</t>
+        </is>
+      </c>
+      <c s="10" r="F26">
+        <v>181039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G26">
+        <is>
+          <t xml:space="preserve">17 946 928,51</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H26"/>
+    </row>
+    <row r="27" ht="15.1" customHeight="0">
+      <c s="6" r="A27">
+        <v>46260</v>
+      </c>
+      <c s="7" t="str" r="B27"/>
+      <c s="7" t="str" r="C27"/>
+      <c s="8" t="str" r="D27"/>
+      <c s="9" t="inlineStr" r="E27">
+        <is>
+          <t xml:space="preserve">99,46</t>
+        </is>
+      </c>
+      <c s="10" r="F27">
+        <v>175039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G27">
+        <is>
+          <t xml:space="preserve">17 410 218,91</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H27"/>
+    </row>
+    <row r="28" ht="15.15" customHeight="0">
+      <c s="6" r="A28">
+        <v>46259</v>
+      </c>
+      <c s="7" t="str" r="B28"/>
+      <c s="7" t="str" r="C28"/>
+      <c s="8" t="str" r="D28"/>
+      <c s="9" t="inlineStr" r="E28">
+        <is>
+          <t xml:space="preserve">99,50</t>
+        </is>
+      </c>
+      <c s="10" r="F28">
+        <v>175039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G28">
+        <is>
+          <t xml:space="preserve">17 416 040,20</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H28"/>
+    </row>
+    <row r="29" ht="15.1" customHeight="0">
+      <c s="6" r="A29">
+        <v>46258</v>
+      </c>
+      <c s="7" t="str" r="B29"/>
+      <c s="7" t="str" r="C29"/>
+      <c s="8" t="str" r="D29"/>
+      <c s="9" t="inlineStr" r="E29">
+        <is>
+          <t xml:space="preserve">99,08</t>
+        </is>
+      </c>
+      <c s="10" r="F29">
+        <v>175039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G29">
+        <is>
+          <t xml:space="preserve">17 342 221,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H29"/>
+    </row>
+    <row r="30" ht="15.15" customHeight="0">
+      <c s="6" r="A30">
+        <v>46255</v>
+      </c>
+      <c s="7" t="str" r="B30"/>
+      <c s="7" t="str" r="C30"/>
+      <c s="8" t="str" r="D30"/>
+      <c s="9" t="inlineStr" r="E30">
+        <is>
+          <t xml:space="preserve">99,08</t>
+        </is>
+      </c>
+      <c s="10" r="F30">
+        <v>170039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G30">
+        <is>
+          <t xml:space="preserve">16 847 823,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H30"/>
+    </row>
+    <row r="31" ht="15.1" customHeight="0">
+      <c s="6" r="A31">
+        <v>46254</v>
+      </c>
+      <c s="7" t="str" r="B31"/>
+      <c s="7" t="str" r="C31"/>
+      <c s="8" t="str" r="D31"/>
+      <c s="9" t="inlineStr" r="E31">
+        <is>
+          <t xml:space="preserve">98,94</t>
+        </is>
+      </c>
+      <c s="10" r="F31">
+        <v>170039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G31">
+        <is>
+          <t xml:space="preserve">16 824 301,75</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H31"/>
+    </row>
+    <row r="32" ht="15.1" customHeight="0">
+      <c s="6" r="A32">
+        <v>46253</v>
+      </c>
+      <c s="7" t="str" r="B32"/>
+      <c s="7" t="str" r="C32"/>
+      <c s="8" t="str" r="D32"/>
+      <c s="9" t="inlineStr" r="E32">
+        <is>
+          <t xml:space="preserve">99,17</t>
+        </is>
+      </c>
+      <c s="10" r="F32">
+        <v>170039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">16 862 725,17</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H32"/>
+    </row>
+    <row r="33" ht="15.15" customHeight="0">
+      <c s="6" r="A33">
+        <v>46252</v>
+      </c>
+      <c s="7" t="str" r="B33"/>
+      <c s="7" t="str" r="C33"/>
+      <c s="8" t="str" r="D33"/>
+      <c s="9" t="inlineStr" r="E33">
+        <is>
+          <t xml:space="preserve">98,94</t>
+        </is>
+      </c>
+      <c s="10" r="F33">
+        <v>170039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve">16 823 051,88</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H33"/>
+    </row>
+    <row r="34" ht="15.1" customHeight="0">
+      <c s="6" r="A34">
+        <v>46251</v>
+      </c>
+      <c s="7" t="str" r="B34"/>
+      <c s="7" t="str" r="C34"/>
+      <c s="8" t="str" r="D34"/>
+      <c s="9" t="inlineStr" r="E34">
+        <is>
+          <t xml:space="preserve">99,25</t>
+        </is>
+      </c>
+      <c s="10" r="F34">
+        <v>165039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G34">
+        <is>
+          <t xml:space="preserve">16 380 376,28</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H34"/>
+    </row>
+    <row r="35" ht="15.15" customHeight="0">
+      <c s="6" r="A35">
+        <v>46248</v>
+      </c>
+      <c s="7" t="str" r="B35"/>
+      <c s="7" t="str" r="C35"/>
+      <c s="8" t="str" r="D35"/>
+      <c s="9" t="inlineStr" r="E35">
+        <is>
+          <t xml:space="preserve">99,48</t>
+        </is>
+      </c>
+      <c s="10" r="F35">
+        <v>165039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">16 418 106,59</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H35"/>
+    </row>
+    <row r="36" ht="15.1" customHeight="0">
+      <c s="6" r="A36">
+        <v>46247</v>
+      </c>
+      <c s="7" t="str" r="B36"/>
+      <c s="7" t="str" r="C36"/>
+      <c s="8" t="str" r="D36"/>
+      <c s="9" t="inlineStr" r="E36">
+        <is>
+          <t xml:space="preserve">99,58</t>
+        </is>
+      </c>
+      <c s="10" r="F36">
+        <v>165039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve">16 435 351,32</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H36"/>
+    </row>
+    <row r="37" ht="15.1" customHeight="0">
+      <c s="6" r="A37">
+        <v>46246</v>
+      </c>
+      <c s="7" t="str" r="B37"/>
+      <c s="7" t="str" r="C37"/>
+      <c s="8" t="str" r="D37"/>
+      <c s="9" t="inlineStr" r="E37">
+        <is>
+          <t xml:space="preserve">99,36</t>
+        </is>
+      </c>
+      <c s="10" r="F37">
+        <v>165039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve">16 398 456,81</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H37"/>
+    </row>
+    <row r="38" ht="15.15" customHeight="0">
+      <c s="6" r="A38">
+        <v>46245</v>
+      </c>
+      <c s="7" t="str" r="B38"/>
+      <c s="7" t="str" r="C38"/>
+      <c s="8" t="str" r="D38"/>
+      <c s="9" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve">99,59</t>
+        </is>
+      </c>
+      <c s="10" r="F38">
+        <v>158039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve">15 738 389,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H38"/>
+    </row>
+    <row r="39" ht="15.1" customHeight="0">
+      <c s="6" r="A39">
+        <v>46244</v>
+      </c>
+      <c s="7" t="str" r="B39"/>
+      <c s="7" t="str" r="C39"/>
+      <c s="8" t="str" r="D39"/>
+      <c s="9" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve">99,80</t>
+        </is>
+      </c>
+      <c s="10" r="F39">
+        <v>158039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve">15 772 805,50</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H39"/>
+    </row>
+    <row r="40" ht="15.15" customHeight="0">
+      <c s="6" r="A40">
+        <v>46241</v>
+      </c>
+      <c s="7" t="str" r="B40"/>
+      <c s="7" t="str" r="C40"/>
+      <c s="8" t="str" r="D40"/>
+      <c s="9" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve">100,46</t>
+        </is>
+      </c>
+      <c s="10" r="F40">
+        <v>153039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve">15 373 777,57</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H40"/>
+    </row>
+    <row r="41" ht="15.1" customHeight="0">
+      <c s="6" r="A41">
+        <v>46240</v>
+      </c>
+      <c s="7" t="str" r="B41"/>
+      <c s="7" t="str" r="C41"/>
+      <c s="8" t="str" r="D41"/>
+      <c s="9" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve">100,28</t>
+        </is>
+      </c>
+      <c s="10" r="F41">
+        <v>153039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve">15 346 806,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H41"/>
+    </row>
+    <row r="42" ht="15.1" customHeight="0">
+      <c s="6" r="A42">
+        <v>46239</v>
+      </c>
+      <c s="7" t="str" r="B42"/>
+      <c s="7" t="str" r="C42"/>
+      <c s="8" t="str" r="D42"/>
+      <c s="9" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve">100,36</t>
+        </is>
+      </c>
+      <c s="10" r="F42">
+        <v>148039</v>
+      </c>
+      <c s="9" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve">14 857 047,61</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H42"/>
+    </row>
+    <row r="43" ht="15.15" customHeight="0">
+      <c s="6" r="A43">
+        <v>46238</v>
+      </c>
+      <c s="7" t="str" r="B43"/>
+      <c s="7" t="str" r="C43"/>
+      <c s="8" t="str" r="D43"/>
+      <c s="9" t="inlineStr" r="E43">
+        <is>
+          <t xml:space="preserve">100,38</t>
+        </is>
+      </c>
+      <c s="10" r="F43">
+        <v>45000</v>
+      </c>
+      <c s="9" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve">4 517 277,08</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H43"/>
+    </row>
+    <row r="44" ht="15.1" customHeight="0">
+      <c s="6" r="A44">
+        <v>46237</v>
+      </c>
+      <c s="7" t="str" r="B44"/>
+      <c s="7" t="str" r="C44"/>
+      <c s="8" t="str" r="D44"/>
+      <c s="9" t="inlineStr" r="E44">
+        <is>
           <t xml:space="preserve">100,04</t>
         </is>
       </c>
-      <c s="10" r="F12">
+      <c s="10" r="F44">
         <v>45000</v>
       </c>
-      <c s="9" t="inlineStr" r="G12">
+      <c s="9" t="inlineStr" r="G44">
         <is>
           <t xml:space="preserve">4 501 806,89</t>
         </is>
       </c>
-      <c s="8" t="str" r="H12"/>
+      <c s="8" t="str" r="H44"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="G44:H44"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>