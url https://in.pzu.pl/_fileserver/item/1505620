--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -415,102 +415,967 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46154</v>
+        <v>46205</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">99,23</t>
+          <t xml:space="preserve">86,84</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>45000</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">4 465 474,11</t>
+          <t xml:space="preserve">22 686 413,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46153</v>
+        <v>46204</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
+          <t xml:space="preserve">85,98</t>
+        </is>
+      </c>
+      <c s="10" r="F7">
+        <v>261238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve">22 460 982,36</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H7"/>
+    </row>
+    <row r="8" ht="15.15" customHeight="0">
+      <c s="6" r="A8">
+        <v>46203</v>
+      </c>
+      <c s="7" t="str" r="B8"/>
+      <c s="7" t="str" r="C8"/>
+      <c s="8" t="str" r="D8"/>
+      <c s="9" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F8">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve">21 111 164,29</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H8"/>
+    </row>
+    <row r="9" ht="15.1" customHeight="0">
+      <c s="6" r="A9">
+        <v>46202</v>
+      </c>
+      <c s="7" t="str" r="B9"/>
+      <c s="7" t="str" r="C9"/>
+      <c s="8" t="str" r="D9"/>
+      <c s="9" t="inlineStr" r="E9">
+        <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F9">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G9">
+        <is>
+          <t xml:space="preserve">21 110 821,16</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H9"/>
+    </row>
+    <row r="10" ht="15.15" customHeight="0">
+      <c s="6" r="A10">
+        <v>46199</v>
+      </c>
+      <c s="7" t="str" r="B10"/>
+      <c s="7" t="str" r="C10"/>
+      <c s="8" t="str" r="D10"/>
+      <c s="9" t="inlineStr" r="E10">
+        <is>
+          <t xml:space="preserve">86,19</t>
+        </is>
+      </c>
+      <c s="10" r="F10">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G10">
+        <is>
+          <t xml:space="preserve">20 878 584,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H10"/>
+    </row>
+    <row r="11" ht="15.1" customHeight="0">
+      <c s="6" r="A11">
+        <v>46198</v>
+      </c>
+      <c s="7" t="str" r="B11"/>
+      <c s="7" t="str" r="C11"/>
+      <c s="8" t="str" r="D11"/>
+      <c s="9" t="inlineStr" r="E11">
+        <is>
+          <t xml:space="preserve">85,16</t>
+        </is>
+      </c>
+      <c s="10" r="F11">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G11">
+        <is>
+          <t xml:space="preserve">20 629 920,96</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H11"/>
+    </row>
+    <row r="12" ht="15.1" customHeight="0">
+      <c s="6" r="A12">
+        <v>46197</v>
+      </c>
+      <c s="7" t="str" r="B12"/>
+      <c s="7" t="str" r="C12"/>
+      <c s="8" t="str" r="D12"/>
+      <c s="9" t="inlineStr" r="E12">
+        <is>
+          <t xml:space="preserve">84,36</t>
+        </is>
+      </c>
+      <c s="10" r="F12">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G12">
+        <is>
+          <t xml:space="preserve">19 929 612,38</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H12"/>
+    </row>
+    <row r="13" ht="15.15" customHeight="0">
+      <c s="6" r="A13">
+        <v>46196</v>
+      </c>
+      <c s="7" t="str" r="B13"/>
+      <c s="7" t="str" r="C13"/>
+      <c s="8" t="str" r="D13"/>
+      <c s="9" t="inlineStr" r="E13">
+        <is>
+          <t xml:space="preserve">87,34</t>
+        </is>
+      </c>
+      <c s="10" r="F13">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G13">
+        <is>
+          <t xml:space="preserve">20 633 099,70</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H13"/>
+    </row>
+    <row r="14" ht="15.1" customHeight="0">
+      <c s="6" r="A14">
+        <v>46195</v>
+      </c>
+      <c s="7" t="str" r="B14"/>
+      <c s="7" t="str" r="C14"/>
+      <c s="8" t="str" r="D14"/>
+      <c s="9" t="inlineStr" r="E14">
+        <is>
+          <t xml:space="preserve">88,48</t>
+        </is>
+      </c>
+      <c s="10" r="F14">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G14">
+        <is>
+          <t xml:space="preserve">20 901 744,56</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H14"/>
+    </row>
+    <row r="15" ht="15.15" customHeight="0">
+      <c s="6" r="A15">
+        <v>46192</v>
+      </c>
+      <c s="7" t="str" r="B15"/>
+      <c s="7" t="str" r="C15"/>
+      <c s="8" t="str" r="D15"/>
+      <c s="9" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve">89,33</t>
+        </is>
+      </c>
+      <c s="10" r="F15">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve">20 031 905,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H15"/>
+    </row>
+    <row r="16" ht="15.1" customHeight="0">
+      <c s="6" r="A16">
+        <v>46191</v>
+      </c>
+      <c s="7" t="str" r="B16"/>
+      <c s="7" t="str" r="C16"/>
+      <c s="8" t="str" r="D16"/>
+      <c s="9" t="inlineStr" r="E16">
+        <is>
+          <t xml:space="preserve">89,32</t>
+        </is>
+      </c>
+      <c s="10" r="F16">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G16">
+        <is>
+          <t xml:space="preserve">20 029 658,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H16"/>
+    </row>
+    <row r="17" ht="15.1" customHeight="0">
+      <c s="6" r="A17">
+        <v>46190</v>
+      </c>
+      <c s="7" t="str" r="B17"/>
+      <c s="7" t="str" r="C17"/>
+      <c s="8" t="str" r="D17"/>
+      <c s="9" t="inlineStr" r="E17">
+        <is>
+          <t xml:space="preserve">92,25</t>
+        </is>
+      </c>
+      <c s="10" r="F17">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">19 856 719,48</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H17"/>
+    </row>
+    <row r="18" ht="15.15" customHeight="0">
+      <c s="6" r="A18">
+        <v>46189</v>
+      </c>
+      <c s="7" t="str" r="B18"/>
+      <c s="7" t="str" r="C18"/>
+      <c s="8" t="str" r="D18"/>
+      <c s="9" t="inlineStr" r="E18">
+        <is>
+          <t xml:space="preserve">91,68</t>
+        </is>
+      </c>
+      <c s="10" r="F18">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G18">
+        <is>
+          <t xml:space="preserve">19 733 761,44</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H18"/>
+    </row>
+    <row r="19" ht="15.1" customHeight="0">
+      <c s="6" r="A19">
+        <v>46188</v>
+      </c>
+      <c s="7" t="str" r="B19"/>
+      <c s="7" t="str" r="C19"/>
+      <c s="8" t="str" r="D19"/>
+      <c s="9" t="inlineStr" r="E19">
+        <is>
+          <t xml:space="preserve">91,61</t>
+        </is>
+      </c>
+      <c s="10" r="F19">
+        <v>210238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G19">
+        <is>
+          <t xml:space="preserve">19 259 772,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H19"/>
+    </row>
+    <row r="20" ht="15.15" customHeight="0">
+      <c s="6" r="A20">
+        <v>46185</v>
+      </c>
+      <c s="7" t="str" r="B20"/>
+      <c s="7" t="str" r="C20"/>
+      <c s="8" t="str" r="D20"/>
+      <c s="9" t="inlineStr" r="E20">
+        <is>
+          <t xml:space="preserve">89,18</t>
+        </is>
+      </c>
+      <c s="10" r="F20">
+        <v>203238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G20">
+        <is>
+          <t xml:space="preserve">18 123 873,39</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H20"/>
+    </row>
+    <row r="21" ht="15.1" customHeight="0">
+      <c s="6" r="A21">
+        <v>46184</v>
+      </c>
+      <c s="7" t="str" r="B21"/>
+      <c s="7" t="str" r="C21"/>
+      <c s="8" t="str" r="D21"/>
+      <c s="9" t="inlineStr" r="E21">
+        <is>
+          <t xml:space="preserve">86,54</t>
+        </is>
+      </c>
+      <c s="10" r="F21">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G21">
+        <is>
+          <t xml:space="preserve">16 721 948,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H21"/>
+    </row>
+    <row r="22" ht="15.1" customHeight="0">
+      <c s="6" r="A22">
+        <v>46183</v>
+      </c>
+      <c s="7" t="str" r="B22"/>
+      <c s="7" t="str" r="C22"/>
+      <c s="8" t="str" r="D22"/>
+      <c s="9" t="inlineStr" r="E22">
+        <is>
+          <t xml:space="preserve">86,99</t>
+        </is>
+      </c>
+      <c s="10" r="F22">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G22">
+        <is>
+          <t xml:space="preserve">16 809 118,59</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H22"/>
+    </row>
+    <row r="23" ht="15.15" customHeight="0">
+      <c s="6" r="A23">
+        <v>46182</v>
+      </c>
+      <c s="7" t="str" r="B23"/>
+      <c s="7" t="str" r="C23"/>
+      <c s="8" t="str" r="D23"/>
+      <c s="9" t="inlineStr" r="E23">
+        <is>
+          <t xml:space="preserve">90,24</t>
+        </is>
+      </c>
+      <c s="10" r="F23">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">17 438 519,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H23"/>
+    </row>
+    <row r="24" ht="15.1" customHeight="0">
+      <c s="6" r="A24">
+        <v>46181</v>
+      </c>
+      <c s="7" t="str" r="B24"/>
+      <c s="7" t="str" r="C24"/>
+      <c s="8" t="str" r="D24"/>
+      <c s="9" t="inlineStr" r="E24">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F24">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G24">
+        <is>
+          <t xml:space="preserve">17 294 104,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H24"/>
+    </row>
+    <row r="25" ht="15.15" customHeight="0">
+      <c s="6" r="A25">
+        <v>46178</v>
+      </c>
+      <c s="7" t="str" r="B25"/>
+      <c s="7" t="str" r="C25"/>
+      <c s="8" t="str" r="D25"/>
+      <c s="9" t="inlineStr" r="E25">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F25">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G25">
+        <is>
+          <t xml:space="preserve">17 293 161,42</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H25"/>
+    </row>
+    <row r="26" ht="15.1" customHeight="0">
+      <c s="6" r="A26">
+        <v>46176</v>
+      </c>
+      <c s="7" t="str" r="B26"/>
+      <c s="7" t="str" r="C26"/>
+      <c s="8" t="str" r="D26"/>
+      <c s="9" t="inlineStr" r="E26">
+        <is>
+          <t xml:space="preserve">93,98</t>
+        </is>
+      </c>
+      <c s="10" r="F26">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G26">
+        <is>
+          <t xml:space="preserve">17 691 077,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H26"/>
+    </row>
+    <row r="27" ht="15.1" customHeight="0">
+      <c s="6" r="A27">
+        <v>46175</v>
+      </c>
+      <c s="7" t="str" r="B27"/>
+      <c s="7" t="str" r="C27"/>
+      <c s="8" t="str" r="D27"/>
+      <c s="9" t="inlineStr" r="E27">
+        <is>
+          <t xml:space="preserve">95,13</t>
+        </is>
+      </c>
+      <c s="10" r="F27">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G27">
+        <is>
+          <t xml:space="preserve">17 431 686,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H27"/>
+    </row>
+    <row r="28" ht="15.15" customHeight="0">
+      <c s="6" r="A28">
+        <v>46174</v>
+      </c>
+      <c s="7" t="str" r="B28"/>
+      <c s="7" t="str" r="C28"/>
+      <c s="8" t="str" r="D28"/>
+      <c s="9" t="inlineStr" r="E28">
+        <is>
+          <t xml:space="preserve">94,86</t>
+        </is>
+      </c>
+      <c s="10" r="F28">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G28">
+        <is>
+          <t xml:space="preserve">17 381 042,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H28"/>
+    </row>
+    <row r="29" ht="15.1" customHeight="0">
+      <c s="6" r="A29">
+        <v>46171</v>
+      </c>
+      <c s="7" t="str" r="B29"/>
+      <c s="7" t="str" r="C29"/>
+      <c s="8" t="str" r="D29"/>
+      <c s="9" t="inlineStr" r="E29">
+        <is>
+          <t xml:space="preserve">96,63</t>
+        </is>
+      </c>
+      <c s="10" r="F29">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G29">
+        <is>
+          <t xml:space="preserve">17 706 642,64</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H29"/>
+    </row>
+    <row r="30" ht="15.15" customHeight="0">
+      <c s="6" r="A30">
+        <v>46170</v>
+      </c>
+      <c s="7" t="str" r="B30"/>
+      <c s="7" t="str" r="C30"/>
+      <c s="8" t="str" r="D30"/>
+      <c s="9" t="inlineStr" r="E30">
+        <is>
+          <t xml:space="preserve">95,34</t>
+        </is>
+      </c>
+      <c s="10" r="F30">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G30">
+        <is>
+          <t xml:space="preserve">17 469 762,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H30"/>
+    </row>
+    <row r="31" ht="15.1" customHeight="0">
+      <c s="6" r="A31">
+        <v>46169</v>
+      </c>
+      <c s="7" t="str" r="B31"/>
+      <c s="7" t="str" r="C31"/>
+      <c s="8" t="str" r="D31"/>
+      <c s="9" t="inlineStr" r="E31">
+        <is>
+          <t xml:space="preserve">94,29</t>
+        </is>
+      </c>
+      <c s="10" r="F31">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G31">
+        <is>
+          <t xml:space="preserve">16 805 887,53</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H31"/>
+    </row>
+    <row r="32" ht="15.1" customHeight="0">
+      <c s="6" r="A32">
+        <v>46168</v>
+      </c>
+      <c s="7" t="str" r="B32"/>
+      <c s="7" t="str" r="C32"/>
+      <c s="8" t="str" r="D32"/>
+      <c s="9" t="inlineStr" r="E32">
+        <is>
+          <t xml:space="preserve">95,42</t>
+        </is>
+      </c>
+      <c s="10" r="F32">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">17 007 992,54</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H32"/>
+    </row>
+    <row r="33" ht="15.15" customHeight="0">
+      <c s="6" r="A33">
+        <v>46167</v>
+      </c>
+      <c s="7" t="str" r="B33"/>
+      <c s="7" t="str" r="C33"/>
+      <c s="8" t="str" r="D33"/>
+      <c s="9" t="inlineStr" r="E33">
+        <is>
+          <t xml:space="preserve">95,86</t>
+        </is>
+      </c>
+      <c s="10" r="F33">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve">17 086 768,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H33"/>
+    </row>
+    <row r="34" ht="15.1" customHeight="0">
+      <c s="6" r="A34">
+        <v>46164</v>
+      </c>
+      <c s="7" t="str" r="B34"/>
+      <c s="7" t="str" r="C34"/>
+      <c s="8" t="str" r="D34"/>
+      <c s="9" t="inlineStr" r="E34">
+        <is>
+          <t xml:space="preserve">95,80</t>
+        </is>
+      </c>
+      <c s="10" r="F34">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G34">
+        <is>
+          <t xml:space="preserve">17 074 350,07</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H34"/>
+    </row>
+    <row r="35" ht="15.15" customHeight="0">
+      <c s="6" r="A35">
+        <v>46163</v>
+      </c>
+      <c s="7" t="str" r="B35"/>
+      <c s="7" t="str" r="C35"/>
+      <c s="8" t="str" r="D35"/>
+      <c s="9" t="inlineStr" r="E35">
+        <is>
+          <t xml:space="preserve">96,21</t>
+        </is>
+      </c>
+      <c s="10" r="F35">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">17 148 317,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H35"/>
+    </row>
+    <row r="36" ht="15.1" customHeight="0">
+      <c s="6" r="A36">
+        <v>46162</v>
+      </c>
+      <c s="7" t="str" r="B36"/>
+      <c s="7" t="str" r="C36"/>
+      <c s="8" t="str" r="D36"/>
+      <c s="9" t="inlineStr" r="E36">
+        <is>
+          <t xml:space="preserve">96,09</t>
+        </is>
+      </c>
+      <c s="10" r="F36">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve">17 126 435,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H36"/>
+    </row>
+    <row r="37" ht="15.1" customHeight="0">
+      <c s="6" r="A37">
+        <v>46161</v>
+      </c>
+      <c s="7" t="str" r="B37"/>
+      <c s="7" t="str" r="C37"/>
+      <c s="8" t="str" r="D37"/>
+      <c s="9" t="inlineStr" r="E37">
+        <is>
+          <t xml:space="preserve">95,58</t>
+        </is>
+      </c>
+      <c s="10" r="F37">
+        <v>171238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve">16 367 714,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H37"/>
+    </row>
+    <row r="38" ht="15.15" customHeight="0">
+      <c s="6" r="A38">
+        <v>46160</v>
+      </c>
+      <c s="7" t="str" r="B38"/>
+      <c s="7" t="str" r="C38"/>
+      <c s="8" t="str" r="D38"/>
+      <c s="9" t="inlineStr" r="E38">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F38">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve">15 860 536,01</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H38"/>
+    </row>
+    <row r="39" ht="15.1" customHeight="0">
+      <c s="6" r="A39">
+        <v>46157</v>
+      </c>
+      <c s="7" t="str" r="B39"/>
+      <c s="7" t="str" r="C39"/>
+      <c s="8" t="str" r="D39"/>
+      <c s="9" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F39">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve">15 860 863,80</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H39"/>
+    </row>
+    <row r="40" ht="15.15" customHeight="0">
+      <c s="6" r="A40">
+        <v>46156</v>
+      </c>
+      <c s="7" t="str" r="B40"/>
+      <c s="7" t="str" r="C40"/>
+      <c s="8" t="str" r="D40"/>
+      <c s="9" t="inlineStr" r="E40">
+        <is>
+          <t xml:space="preserve">99,21</t>
+        </is>
+      </c>
+      <c s="10" r="F40">
+        <v>154238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve">15 301 414,23</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H40"/>
+    </row>
+    <row r="41" ht="15.1" customHeight="0">
+      <c s="6" r="A41">
+        <v>46155</v>
+      </c>
+      <c s="7" t="str" r="B41"/>
+      <c s="7" t="str" r="C41"/>
+      <c s="8" t="str" r="D41"/>
+      <c s="9" t="inlineStr" r="E41">
+        <is>
+          <t xml:space="preserve">99,71</t>
+        </is>
+      </c>
+      <c s="10" r="F41">
+        <v>147238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve">14 681 335,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H41"/>
+    </row>
+    <row r="42" ht="15.1" customHeight="0">
+      <c s="6" r="A42">
+        <v>46154</v>
+      </c>
+      <c s="7" t="str" r="B42"/>
+      <c s="7" t="str" r="C42"/>
+      <c s="8" t="str" r="D42"/>
+      <c s="9" t="inlineStr" r="E42">
+        <is>
+          <t xml:space="preserve">99,23</t>
+        </is>
+      </c>
+      <c s="10" r="F42">
+        <v>45000</v>
+      </c>
+      <c s="9" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve">4 465 474,11</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H42"/>
+    </row>
+    <row r="43" ht="15.1" customHeight="0">
+      <c s="6" r="A43">
+        <v>46153</v>
+      </c>
+      <c s="7" t="str" r="B43"/>
+      <c s="7" t="str" r="C43"/>
+      <c s="8" t="str" r="D43"/>
+      <c s="9" t="inlineStr" r="E43">
+        <is>
           <t xml:space="preserve">100,24</t>
         </is>
       </c>
-      <c s="10" r="F7">
+      <c s="10" r="F43">
         <v>45000</v>
       </c>
-      <c s="9" t="inlineStr" r="G7">
+      <c s="9" t="inlineStr" r="G43">
         <is>
           <t xml:space="preserve">4 510 740,58</t>
         </is>
       </c>
-      <c s="8" t="str" r="H7"/>
-    </row>
+      <c s="8" t="str" r="H43"/>
+    </row>
+    <row r="44" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="G43:H43"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>