--- v1 (2026-07-03)
+++ v2 (2026-08-23)
@@ -415,885 +415,1655 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46205</v>
+        <v>46254</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">86,84</t>
+          <t xml:space="preserve">95,19</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>261238</v>
+        <v>623956</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">22 686 413,35</t>
+          <t xml:space="preserve">59 392 599,86</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">85,98</t>
+          <t xml:space="preserve">94,71</t>
         </is>
       </c>
       <c s="10" r="F7">
-        <v>261238</v>
+        <v>623956</v>
       </c>
       <c s="9" t="inlineStr" r="G7">
         <is>
-          <t xml:space="preserve">22 460 982,36</t>
+          <t xml:space="preserve">59 096 792,21</t>
         </is>
       </c>
       <c s="8" t="str" r="H7"/>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="6" r="A8">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c s="7" t="str" r="B8"/>
       <c s="7" t="str" r="C8"/>
       <c s="8" t="str" r="D8"/>
       <c s="9" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">85,04</t>
+          <t xml:space="preserve">92,10</t>
         </is>
       </c>
       <c s="10" r="F8">
-        <v>248238</v>
+        <v>352238</v>
       </c>
       <c s="9" t="inlineStr" r="G8">
         <is>
-          <t xml:space="preserve">21 111 164,29</t>
+          <t xml:space="preserve">32 440 279,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H8"/>
     </row>
     <row r="9" ht="15.1" customHeight="0">
       <c s="6" r="A9">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c s="7" t="str" r="B9"/>
       <c s="7" t="str" r="C9"/>
       <c s="8" t="str" r="D9"/>
       <c s="9" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">85,04</t>
+          <t xml:space="preserve">93,21</t>
         </is>
       </c>
       <c s="10" r="F9">
-        <v>248238</v>
+        <v>347238</v>
       </c>
       <c s="9" t="inlineStr" r="G9">
         <is>
-          <t xml:space="preserve">21 110 821,16</t>
+          <t xml:space="preserve">32 366 559,87</t>
         </is>
       </c>
       <c s="8" t="str" r="H9"/>
     </row>
     <row r="10" ht="15.15" customHeight="0">
       <c s="6" r="A10">
-        <v>46199</v>
+        <v>46248</v>
       </c>
       <c s="7" t="str" r="B10"/>
       <c s="7" t="str" r="C10"/>
       <c s="8" t="str" r="D10"/>
       <c s="9" t="inlineStr" r="E10">
         <is>
-          <t xml:space="preserve">86,19</t>
+          <t xml:space="preserve">92,39</t>
         </is>
       </c>
       <c s="10" r="F10">
-        <v>242238</v>
+        <v>347238</v>
       </c>
       <c s="9" t="inlineStr" r="G10">
         <is>
-          <t xml:space="preserve">20 878 584,25</t>
+          <t xml:space="preserve">32 082 216,99</t>
         </is>
       </c>
       <c s="8" t="str" r="H10"/>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="6" r="A11">
-        <v>46198</v>
+        <v>46247</v>
       </c>
       <c s="7" t="str" r="B11"/>
       <c s="7" t="str" r="C11"/>
       <c s="8" t="str" r="D11"/>
       <c s="9" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">85,16</t>
+          <t xml:space="preserve">92,03</t>
         </is>
       </c>
       <c s="10" r="F11">
-        <v>242238</v>
+        <v>341238</v>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">20 629 920,96</t>
+          <t xml:space="preserve">31 403 926,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H11"/>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="6" r="A12">
-        <v>46197</v>
+        <v>46246</v>
       </c>
       <c s="7" t="str" r="B12"/>
       <c s="7" t="str" r="C12"/>
       <c s="8" t="str" r="D12"/>
       <c s="9" t="inlineStr" r="E12">
         <is>
-          <t xml:space="preserve">84,36</t>
+          <t xml:space="preserve">93,04</t>
         </is>
       </c>
       <c s="10" r="F12">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G12">
         <is>
-          <t xml:space="preserve">19 929 612,38</t>
+          <t xml:space="preserve">31 191 318,78</t>
         </is>
       </c>
       <c s="8" t="str" r="H12"/>
     </row>
     <row r="13" ht="15.15" customHeight="0">
       <c s="6" r="A13">
-        <v>46196</v>
+        <v>46245</v>
       </c>
       <c s="7" t="str" r="B13"/>
       <c s="7" t="str" r="C13"/>
       <c s="8" t="str" r="D13"/>
       <c s="9" t="inlineStr" r="E13">
         <is>
-          <t xml:space="preserve">87,34</t>
+          <t xml:space="preserve">92,48</t>
         </is>
       </c>
       <c s="10" r="F13">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">20 633 099,70</t>
+          <t xml:space="preserve">31 003 724,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H13"/>
     </row>
     <row r="14" ht="15.1" customHeight="0">
       <c s="6" r="A14">
-        <v>46195</v>
+        <v>46244</v>
       </c>
       <c s="7" t="str" r="B14"/>
       <c s="7" t="str" r="C14"/>
       <c s="8" t="str" r="D14"/>
       <c s="9" t="inlineStr" r="E14">
         <is>
-          <t xml:space="preserve">88,48</t>
+          <t xml:space="preserve">92,03</t>
         </is>
       </c>
       <c s="10" r="F14">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">20 901 744,56</t>
+          <t xml:space="preserve">30 850 940,51</t>
         </is>
       </c>
       <c s="8" t="str" r="H14"/>
     </row>
     <row r="15" ht="15.15" customHeight="0">
       <c s="6" r="A15">
-        <v>46192</v>
+        <v>46241</v>
       </c>
       <c s="7" t="str" r="B15"/>
       <c s="7" t="str" r="C15"/>
       <c s="8" t="str" r="D15"/>
       <c s="9" t="inlineStr" r="E15">
         <is>
-          <t xml:space="preserve">89,33</t>
+          <t xml:space="preserve">91,55</t>
         </is>
       </c>
       <c s="10" r="F15">
-        <v>224238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">20 031 905,71</t>
+          <t xml:space="preserve">30 690 550,81</t>
         </is>
       </c>
       <c s="8" t="str" r="H15"/>
     </row>
     <row r="16" ht="15.1" customHeight="0">
       <c s="6" r="A16">
-        <v>46191</v>
+        <v>46240</v>
       </c>
       <c s="7" t="str" r="B16"/>
       <c s="7" t="str" r="C16"/>
       <c s="8" t="str" r="D16"/>
       <c s="9" t="inlineStr" r="E16">
         <is>
-          <t xml:space="preserve">89,32</t>
+          <t xml:space="preserve">89,45</t>
         </is>
       </c>
       <c s="10" r="F16">
-        <v>224238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">20 029 658,71</t>
+          <t xml:space="preserve">29 986 738,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H16"/>
     </row>
     <row r="17" ht="15.1" customHeight="0">
       <c s="6" r="A17">
-        <v>46190</v>
+        <v>46239</v>
       </c>
       <c s="7" t="str" r="B17"/>
       <c s="7" t="str" r="C17"/>
       <c s="8" t="str" r="D17"/>
       <c s="9" t="inlineStr" r="E17">
         <is>
-          <t xml:space="preserve">92,25</t>
+          <t xml:space="preserve">89,60</t>
         </is>
       </c>
       <c s="10" r="F17">
-        <v>215238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">19 856 719,48</t>
+          <t xml:space="preserve">30 037 755,04</t>
         </is>
       </c>
       <c s="8" t="str" r="H17"/>
     </row>
     <row r="18" ht="15.15" customHeight="0">
       <c s="6" r="A18">
-        <v>46189</v>
+        <v>46238</v>
       </c>
       <c s="7" t="str" r="B18"/>
       <c s="7" t="str" r="C18"/>
       <c s="8" t="str" r="D18"/>
       <c s="9" t="inlineStr" r="E18">
         <is>
-          <t xml:space="preserve">91,68</t>
+          <t xml:space="preserve">86,41</t>
         </is>
       </c>
       <c s="10" r="F18">
-        <v>215238</v>
+        <v>331238</v>
       </c>
       <c s="9" t="inlineStr" r="G18">
         <is>
-          <t xml:space="preserve">19 733 761,44</t>
+          <t xml:space="preserve">28 622 974,27</t>
         </is>
       </c>
       <c s="8" t="str" r="H18"/>
     </row>
     <row r="19" ht="15.1" customHeight="0">
       <c s="6" r="A19">
-        <v>46188</v>
+        <v>46237</v>
       </c>
       <c s="7" t="str" r="B19"/>
       <c s="7" t="str" r="C19"/>
       <c s="8" t="str" r="D19"/>
       <c s="9" t="inlineStr" r="E19">
         <is>
-          <t xml:space="preserve">91,61</t>
+          <t xml:space="preserve">85,10</t>
         </is>
       </c>
       <c s="10" r="F19">
-        <v>210238</v>
+        <v>331238</v>
       </c>
       <c s="9" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">19 259 772,02</t>
+          <t xml:space="preserve">28 187 891,29</t>
         </is>
       </c>
       <c s="8" t="str" r="H19"/>
     </row>
     <row r="20" ht="15.15" customHeight="0">
       <c s="6" r="A20">
-        <v>46185</v>
+        <v>46234</v>
       </c>
       <c s="7" t="str" r="B20"/>
       <c s="7" t="str" r="C20"/>
       <c s="8" t="str" r="D20"/>
       <c s="9" t="inlineStr" r="E20">
         <is>
-          <t xml:space="preserve">89,18</t>
+          <t xml:space="preserve">85,37</t>
         </is>
       </c>
       <c s="10" r="F20">
-        <v>203238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">18 123 873,39</t>
+          <t xml:space="preserve">33 486 354,05</t>
         </is>
       </c>
       <c s="8" t="str" r="H20"/>
     </row>
     <row r="21" ht="15.1" customHeight="0">
       <c s="6" r="A21">
-        <v>46184</v>
+        <v>46233</v>
       </c>
       <c s="7" t="str" r="B21"/>
       <c s="7" t="str" r="C21"/>
       <c s="8" t="str" r="D21"/>
       <c s="9" t="inlineStr" r="E21">
         <is>
-          <t xml:space="preserve">86,54</t>
+          <t xml:space="preserve">86,49</t>
         </is>
       </c>
       <c s="10" r="F21">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">16 721 948,97</t>
+          <t xml:space="preserve">33 926 048,67</t>
         </is>
       </c>
       <c s="8" t="str" r="H21"/>
     </row>
     <row r="22" ht="15.1" customHeight="0">
       <c s="6" r="A22">
-        <v>46183</v>
+        <v>46232</v>
       </c>
       <c s="7" t="str" r="B22"/>
       <c s="7" t="str" r="C22"/>
       <c s="8" t="str" r="D22"/>
       <c s="9" t="inlineStr" r="E22">
         <is>
-          <t xml:space="preserve">86,99</t>
+          <t xml:space="preserve">85,20</t>
         </is>
       </c>
       <c s="10" r="F22">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">16 809 118,59</t>
+          <t xml:space="preserve">33 418 974,16</t>
         </is>
       </c>
       <c s="8" t="str" r="H22"/>
     </row>
     <row r="23" ht="15.15" customHeight="0">
       <c s="6" r="A23">
-        <v>46182</v>
+        <v>46231</v>
       </c>
       <c s="7" t="str" r="B23"/>
       <c s="7" t="str" r="C23"/>
       <c s="8" t="str" r="D23"/>
       <c s="9" t="inlineStr" r="E23">
         <is>
-          <t xml:space="preserve">90,24</t>
+          <t xml:space="preserve">85,22</t>
         </is>
       </c>
       <c s="10" r="F23">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">17 438 519,22</t>
+          <t xml:space="preserve">33 426 932,70</t>
         </is>
       </c>
       <c s="8" t="str" r="H23"/>
     </row>
     <row r="24" ht="15.1" customHeight="0">
       <c s="6" r="A24">
-        <v>46181</v>
+        <v>46230</v>
       </c>
       <c s="7" t="str" r="B24"/>
       <c s="7" t="str" r="C24"/>
       <c s="8" t="str" r="D24"/>
       <c s="9" t="inlineStr" r="E24">
         <is>
-          <t xml:space="preserve">91,87</t>
+          <t xml:space="preserve">86,00</t>
         </is>
       </c>
       <c s="10" r="F24">
-        <v>188238</v>
+        <v>386238</v>
       </c>
       <c s="9" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">17 294 104,22</t>
+          <t xml:space="preserve">33 218 257,38</t>
         </is>
       </c>
       <c s="8" t="str" r="H24"/>
     </row>
     <row r="25" ht="15.15" customHeight="0">
       <c s="6" r="A25">
-        <v>46178</v>
+        <v>46227</v>
       </c>
       <c s="7" t="str" r="B25"/>
       <c s="7" t="str" r="C25"/>
       <c s="8" t="str" r="D25"/>
       <c s="9" t="inlineStr" r="E25">
         <is>
-          <t xml:space="preserve">91,87</t>
+          <t xml:space="preserve">85,80</t>
         </is>
       </c>
       <c s="10" r="F25">
-        <v>188238</v>
+        <v>386238</v>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">17 293 161,42</t>
+          <t xml:space="preserve">33 140 569,21</t>
         </is>
       </c>
       <c s="8" t="str" r="H25"/>
     </row>
     <row r="26" ht="15.1" customHeight="0">
       <c s="6" r="A26">
-        <v>46176</v>
+        <v>46226</v>
       </c>
       <c s="7" t="str" r="B26"/>
       <c s="7" t="str" r="C26"/>
       <c s="8" t="str" r="D26"/>
       <c s="9" t="inlineStr" r="E26">
         <is>
-          <t xml:space="preserve">93,98</t>
+          <t xml:space="preserve">85,36</t>
         </is>
       </c>
       <c s="10" r="F26">
-        <v>188238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">17 691 077,25</t>
+          <t xml:space="preserve">32 541 443,11</t>
         </is>
       </c>
       <c s="8" t="str" r="H26"/>
     </row>
     <row r="27" ht="15.1" customHeight="0">
       <c s="6" r="A27">
-        <v>46175</v>
+        <v>46225</v>
       </c>
       <c s="7" t="str" r="B27"/>
       <c s="7" t="str" r="C27"/>
       <c s="8" t="str" r="D27"/>
       <c s="9" t="inlineStr" r="E27">
         <is>
-          <t xml:space="preserve">95,13</t>
+          <t xml:space="preserve">87,52</t>
         </is>
       </c>
       <c s="10" r="F27">
-        <v>183238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">17 431 686,94</t>
+          <t xml:space="preserve">33 364 306,83</t>
         </is>
       </c>
       <c s="8" t="str" r="H27"/>
     </row>
     <row r="28" ht="15.15" customHeight="0">
       <c s="6" r="A28">
-        <v>46174</v>
+        <v>46224</v>
       </c>
       <c s="7" t="str" r="B28"/>
       <c s="7" t="str" r="C28"/>
       <c s="8" t="str" r="D28"/>
       <c s="9" t="inlineStr" r="E28">
         <is>
-          <t xml:space="preserve">94,86</t>
+          <t xml:space="preserve">85,93</t>
         </is>
       </c>
       <c s="10" r="F28">
-        <v>183238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">17 381 042,05</t>
+          <t xml:space="preserve">32 759 144,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H28"/>
     </row>
     <row r="29" ht="15.1" customHeight="0">
       <c s="6" r="A29">
-        <v>46171</v>
+        <v>46223</v>
       </c>
       <c s="7" t="str" r="B29"/>
       <c s="7" t="str" r="C29"/>
       <c s="8" t="str" r="D29"/>
       <c s="9" t="inlineStr" r="E29">
         <is>
-          <t xml:space="preserve">96,63</t>
+          <t xml:space="preserve">84,65</t>
         </is>
       </c>
       <c s="10" r="F29">
-        <v>183238</v>
+        <v>353238</v>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">17 706 642,64</t>
+          <t xml:space="preserve">29 901 177,95</t>
         </is>
       </c>
       <c s="8" t="str" r="H29"/>
     </row>
     <row r="30" ht="15.15" customHeight="0">
       <c s="6" r="A30">
-        <v>46170</v>
+        <v>46220</v>
       </c>
       <c s="7" t="str" r="B30"/>
       <c s="7" t="str" r="C30"/>
       <c s="8" t="str" r="D30"/>
       <c s="9" t="inlineStr" r="E30">
         <is>
-          <t xml:space="preserve">95,34</t>
+          <t xml:space="preserve">84,65</t>
         </is>
       </c>
       <c s="10" r="F30">
-        <v>183238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">17 469 762,31</t>
+          <t xml:space="preserve">28 378 101,66</t>
         </is>
       </c>
       <c s="8" t="str" r="H30"/>
     </row>
     <row r="31" ht="15.1" customHeight="0">
       <c s="6" r="A31">
-        <v>46169</v>
+        <v>46219</v>
       </c>
       <c s="7" t="str" r="B31"/>
       <c s="7" t="str" r="C31"/>
       <c s="8" t="str" r="D31"/>
       <c s="9" t="inlineStr" r="E31">
         <is>
-          <t xml:space="preserve">94,29</t>
+          <t xml:space="preserve">84,09</t>
         </is>
       </c>
       <c s="10" r="F31">
-        <v>178238</v>
+        <v>328238</v>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">16 805 887,53</t>
+          <t xml:space="preserve">27 601 928,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H31"/>
     </row>
     <row r="32" ht="15.1" customHeight="0">
       <c s="6" r="A32">
-        <v>46168</v>
+        <v>46218</v>
       </c>
       <c s="7" t="str" r="B32"/>
       <c s="7" t="str" r="C32"/>
       <c s="8" t="str" r="D32"/>
       <c s="9" t="inlineStr" r="E32">
         <is>
-          <t xml:space="preserve">95,42</t>
+          <t xml:space="preserve">85,38</t>
         </is>
       </c>
       <c s="10" r="F32">
-        <v>178238</v>
+        <v>321238</v>
       </c>
       <c s="9" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">17 007 992,54</t>
+          <t xml:space="preserve">27 427 252,14</t>
         </is>
       </c>
       <c s="8" t="str" r="H32"/>
     </row>
     <row r="33" ht="15.15" customHeight="0">
       <c s="6" r="A33">
-        <v>46167</v>
+        <v>46217</v>
       </c>
       <c s="7" t="str" r="B33"/>
       <c s="7" t="str" r="C33"/>
       <c s="8" t="str" r="D33"/>
       <c s="9" t="inlineStr" r="E33">
         <is>
-          <t xml:space="preserve">95,86</t>
+          <t xml:space="preserve">85,76</t>
         </is>
       </c>
       <c s="10" r="F33">
-        <v>178238</v>
+        <v>296238</v>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">17 086 768,05</t>
+          <t xml:space="preserve">25 406 789,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H33"/>
     </row>
     <row r="34" ht="15.1" customHeight="0">
       <c s="6" r="A34">
-        <v>46164</v>
+        <v>46216</v>
       </c>
       <c s="7" t="str" r="B34"/>
       <c s="7" t="str" r="C34"/>
       <c s="8" t="str" r="D34"/>
       <c s="9" t="inlineStr" r="E34">
         <is>
-          <t xml:space="preserve">95,80</t>
+          <t xml:space="preserve">84,42</t>
         </is>
       </c>
       <c s="10" r="F34">
-        <v>178238</v>
+        <v>296238</v>
       </c>
       <c s="9" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">17 074 350,07</t>
+          <t xml:space="preserve">25 008 780,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H34"/>
     </row>
     <row r="35" ht="15.15" customHeight="0">
       <c s="6" r="A35">
-        <v>46163</v>
+        <v>46213</v>
       </c>
       <c s="7" t="str" r="B35"/>
       <c s="7" t="str" r="C35"/>
       <c s="8" t="str" r="D35"/>
       <c s="9" t="inlineStr" r="E35">
         <is>
-          <t xml:space="preserve">96,21</t>
+          <t xml:space="preserve">86,64</t>
         </is>
       </c>
       <c s="10" r="F35">
-        <v>178238</v>
+        <v>286238</v>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">17 148 317,97</t>
+          <t xml:space="preserve">24 798 506,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H35"/>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="6" r="A36">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c s="7" t="str" r="B36"/>
       <c s="7" t="str" r="C36"/>
       <c s="8" t="str" r="D36"/>
       <c s="9" t="inlineStr" r="E36">
         <is>
-          <t xml:space="preserve">96,09</t>
+          <t xml:space="preserve">87,21</t>
         </is>
       </c>
       <c s="10" r="F36">
-        <v>178238</v>
+        <v>286238</v>
       </c>
       <c s="9" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">17 126 435,83</t>
+          <t xml:space="preserve">24 962 507,85</t>
         </is>
       </c>
       <c s="8" t="str" r="H36"/>
     </row>
     <row r="37" ht="15.1" customHeight="0">
       <c s="6" r="A37">
-        <v>46161</v>
+        <v>46211</v>
       </c>
       <c s="7" t="str" r="B37"/>
       <c s="7" t="str" r="C37"/>
       <c s="8" t="str" r="D37"/>
       <c s="9" t="inlineStr" r="E37">
         <is>
-          <t xml:space="preserve">95,58</t>
+          <t xml:space="preserve">86,00</t>
         </is>
       </c>
       <c s="10" r="F37">
-        <v>171238</v>
+        <v>279238</v>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">16 367 714,02</t>
+          <t xml:space="preserve">24 013 145,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H37"/>
     </row>
     <row r="38" ht="15.15" customHeight="0">
       <c s="6" r="A38">
-        <v>46160</v>
+        <v>46210</v>
       </c>
       <c s="7" t="str" r="B38"/>
       <c s="7" t="str" r="C38"/>
       <c s="8" t="str" r="D38"/>
       <c s="9" t="inlineStr" r="E38">
         <is>
-          <t xml:space="preserve">96,57</t>
+          <t xml:space="preserve">87,59</t>
         </is>
       </c>
       <c s="10" r="F38">
-        <v>164238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">15 860 536,01</t>
+          <t xml:space="preserve">22 880 583,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H38"/>
     </row>
     <row r="39" ht="15.1" customHeight="0">
       <c s="6" r="A39">
-        <v>46157</v>
+        <v>46209</v>
       </c>
       <c s="7" t="str" r="B39"/>
       <c s="7" t="str" r="C39"/>
       <c s="8" t="str" r="D39"/>
       <c s="9" t="inlineStr" r="E39">
         <is>
-          <t xml:space="preserve">96,57</t>
+          <t xml:space="preserve">87,79</t>
         </is>
       </c>
       <c s="10" r="F39">
-        <v>164238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">15 860 863,80</t>
+          <t xml:space="preserve">22 934 993,54</t>
         </is>
       </c>
       <c s="8" t="str" r="H39"/>
     </row>
     <row r="40" ht="15.15" customHeight="0">
       <c s="6" r="A40">
-        <v>46156</v>
+        <v>46206</v>
       </c>
       <c s="7" t="str" r="B40"/>
       <c s="7" t="str" r="C40"/>
       <c s="8" t="str" r="D40"/>
       <c s="9" t="inlineStr" r="E40">
         <is>
-          <t xml:space="preserve">99,21</t>
+          <t xml:space="preserve">86,85</t>
         </is>
       </c>
       <c s="10" r="F40">
-        <v>154238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">15 301 414,23</t>
+          <t xml:space="preserve">22 689 060,12</t>
         </is>
       </c>
       <c s="8" t="str" r="H40"/>
     </row>
     <row r="41" ht="15.1" customHeight="0">
       <c s="6" r="A41">
-        <v>46155</v>
+        <v>46205</v>
       </c>
       <c s="7" t="str" r="B41"/>
       <c s="7" t="str" r="C41"/>
       <c s="8" t="str" r="D41"/>
       <c s="9" t="inlineStr" r="E41">
         <is>
-          <t xml:space="preserve">99,71</t>
+          <t xml:space="preserve">86,84</t>
         </is>
       </c>
       <c s="10" r="F41">
-        <v>147238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">14 681 335,31</t>
+          <t xml:space="preserve">22 686 413,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H41"/>
     </row>
     <row r="42" ht="15.1" customHeight="0">
       <c s="6" r="A42">
-        <v>46154</v>
+        <v>46204</v>
       </c>
       <c s="7" t="str" r="B42"/>
       <c s="7" t="str" r="C42"/>
       <c s="8" t="str" r="D42"/>
       <c s="9" t="inlineStr" r="E42">
         <is>
-          <t xml:space="preserve">99,23</t>
+          <t xml:space="preserve">85,98</t>
         </is>
       </c>
       <c s="10" r="F42">
-        <v>45000</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">4 465 474,11</t>
+          <t xml:space="preserve">22 460 982,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H42"/>
     </row>
-    <row r="43" ht="15.1" customHeight="0">
+    <row r="43" ht="15.15" customHeight="0">
       <c s="6" r="A43">
-        <v>46153</v>
+        <v>46203</v>
       </c>
       <c s="7" t="str" r="B43"/>
       <c s="7" t="str" r="C43"/>
       <c s="8" t="str" r="D43"/>
       <c s="9" t="inlineStr" r="E43">
         <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F43">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve">21 111 164,29</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H43"/>
+    </row>
+    <row r="44" ht="15.1" customHeight="0">
+      <c s="6" r="A44">
+        <v>46202</v>
+      </c>
+      <c s="7" t="str" r="B44"/>
+      <c s="7" t="str" r="C44"/>
+      <c s="8" t="str" r="D44"/>
+      <c s="9" t="inlineStr" r="E44">
+        <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F44">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve">21 110 821,16</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H44"/>
+    </row>
+    <row r="45" ht="15.15" customHeight="0">
+      <c s="6" r="A45">
+        <v>46199</v>
+      </c>
+      <c s="7" t="str" r="B45"/>
+      <c s="7" t="str" r="C45"/>
+      <c s="8" t="str" r="D45"/>
+      <c s="9" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve">86,19</t>
+        </is>
+      </c>
+      <c s="10" r="F45">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve">20 878 584,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H45"/>
+    </row>
+    <row r="46" ht="15.1" customHeight="0">
+      <c s="6" r="A46">
+        <v>46198</v>
+      </c>
+      <c s="7" t="str" r="B46"/>
+      <c s="7" t="str" r="C46"/>
+      <c s="8" t="str" r="D46"/>
+      <c s="9" t="inlineStr" r="E46">
+        <is>
+          <t xml:space="preserve">85,16</t>
+        </is>
+      </c>
+      <c s="10" r="F46">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve">20 629 920,96</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H46"/>
+    </row>
+    <row r="47" ht="15.1" customHeight="0">
+      <c s="6" r="A47">
+        <v>46197</v>
+      </c>
+      <c s="7" t="str" r="B47"/>
+      <c s="7" t="str" r="C47"/>
+      <c s="8" t="str" r="D47"/>
+      <c s="9" t="inlineStr" r="E47">
+        <is>
+          <t xml:space="preserve">84,36</t>
+        </is>
+      </c>
+      <c s="10" r="F47">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G47">
+        <is>
+          <t xml:space="preserve">19 929 612,38</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H47"/>
+    </row>
+    <row r="48" ht="15.15" customHeight="0">
+      <c s="6" r="A48">
+        <v>46196</v>
+      </c>
+      <c s="7" t="str" r="B48"/>
+      <c s="7" t="str" r="C48"/>
+      <c s="8" t="str" r="D48"/>
+      <c s="9" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve">87,34</t>
+        </is>
+      </c>
+      <c s="10" r="F48">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve">20 633 099,70</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H48"/>
+    </row>
+    <row r="49" ht="15.1" customHeight="0">
+      <c s="6" r="A49">
+        <v>46195</v>
+      </c>
+      <c s="7" t="str" r="B49"/>
+      <c s="7" t="str" r="C49"/>
+      <c s="8" t="str" r="D49"/>
+      <c s="9" t="inlineStr" r="E49">
+        <is>
+          <t xml:space="preserve">88,48</t>
+        </is>
+      </c>
+      <c s="10" r="F49">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve">20 901 744,56</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H49"/>
+    </row>
+    <row r="50" ht="15.15" customHeight="0">
+      <c s="6" r="A50">
+        <v>46192</v>
+      </c>
+      <c s="7" t="str" r="B50"/>
+      <c s="7" t="str" r="C50"/>
+      <c s="8" t="str" r="D50"/>
+      <c s="9" t="inlineStr" r="E50">
+        <is>
+          <t xml:space="preserve">89,33</t>
+        </is>
+      </c>
+      <c s="10" r="F50">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G50">
+        <is>
+          <t xml:space="preserve">20 031 905,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H50"/>
+    </row>
+    <row r="51" ht="15.1" customHeight="0">
+      <c s="6" r="A51">
+        <v>46191</v>
+      </c>
+      <c s="7" t="str" r="B51"/>
+      <c s="7" t="str" r="C51"/>
+      <c s="8" t="str" r="D51"/>
+      <c s="9" t="inlineStr" r="E51">
+        <is>
+          <t xml:space="preserve">89,32</t>
+        </is>
+      </c>
+      <c s="10" r="F51">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G51">
+        <is>
+          <t xml:space="preserve">20 029 658,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H51"/>
+    </row>
+    <row r="52" ht="15.1" customHeight="0">
+      <c s="6" r="A52">
+        <v>46190</v>
+      </c>
+      <c s="7" t="str" r="B52"/>
+      <c s="7" t="str" r="C52"/>
+      <c s="8" t="str" r="D52"/>
+      <c s="9" t="inlineStr" r="E52">
+        <is>
+          <t xml:space="preserve">92,25</t>
+        </is>
+      </c>
+      <c s="10" r="F52">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G52">
+        <is>
+          <t xml:space="preserve">19 856 719,48</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H52"/>
+    </row>
+    <row r="53" ht="15.15" customHeight="0">
+      <c s="6" r="A53">
+        <v>46189</v>
+      </c>
+      <c s="7" t="str" r="B53"/>
+      <c s="7" t="str" r="C53"/>
+      <c s="8" t="str" r="D53"/>
+      <c s="9" t="inlineStr" r="E53">
+        <is>
+          <t xml:space="preserve">91,68</t>
+        </is>
+      </c>
+      <c s="10" r="F53">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G53">
+        <is>
+          <t xml:space="preserve">19 733 761,44</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H53"/>
+    </row>
+    <row r="54" ht="15.1" customHeight="0">
+      <c s="6" r="A54">
+        <v>46188</v>
+      </c>
+      <c s="7" t="str" r="B54"/>
+      <c s="7" t="str" r="C54"/>
+      <c s="8" t="str" r="D54"/>
+      <c s="9" t="inlineStr" r="E54">
+        <is>
+          <t xml:space="preserve">91,61</t>
+        </is>
+      </c>
+      <c s="10" r="F54">
+        <v>210238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G54">
+        <is>
+          <t xml:space="preserve">19 259 772,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H54"/>
+    </row>
+    <row r="55" ht="15.15" customHeight="0">
+      <c s="6" r="A55">
+        <v>46185</v>
+      </c>
+      <c s="7" t="str" r="B55"/>
+      <c s="7" t="str" r="C55"/>
+      <c s="8" t="str" r="D55"/>
+      <c s="9" t="inlineStr" r="E55">
+        <is>
+          <t xml:space="preserve">89,18</t>
+        </is>
+      </c>
+      <c s="10" r="F55">
+        <v>203238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G55">
+        <is>
+          <t xml:space="preserve">18 123 873,39</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H55"/>
+    </row>
+    <row r="56" ht="15.1" customHeight="0">
+      <c s="6" r="A56">
+        <v>46184</v>
+      </c>
+      <c s="7" t="str" r="B56"/>
+      <c s="7" t="str" r="C56"/>
+      <c s="8" t="str" r="D56"/>
+      <c s="9" t="inlineStr" r="E56">
+        <is>
+          <t xml:space="preserve">86,54</t>
+        </is>
+      </c>
+      <c s="10" r="F56">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G56">
+        <is>
+          <t xml:space="preserve">16 721 948,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H56"/>
+    </row>
+    <row r="57" ht="15.1" customHeight="0">
+      <c s="6" r="A57">
+        <v>46183</v>
+      </c>
+      <c s="7" t="str" r="B57"/>
+      <c s="7" t="str" r="C57"/>
+      <c s="8" t="str" r="D57"/>
+      <c s="9" t="inlineStr" r="E57">
+        <is>
+          <t xml:space="preserve">86,99</t>
+        </is>
+      </c>
+      <c s="10" r="F57">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G57">
+        <is>
+          <t xml:space="preserve">16 809 118,59</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H57"/>
+    </row>
+    <row r="58" ht="15.15" customHeight="0">
+      <c s="6" r="A58">
+        <v>46182</v>
+      </c>
+      <c s="7" t="str" r="B58"/>
+      <c s="7" t="str" r="C58"/>
+      <c s="8" t="str" r="D58"/>
+      <c s="9" t="inlineStr" r="E58">
+        <is>
+          <t xml:space="preserve">90,24</t>
+        </is>
+      </c>
+      <c s="10" r="F58">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G58">
+        <is>
+          <t xml:space="preserve">17 438 519,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H58"/>
+    </row>
+    <row r="59" ht="15.1" customHeight="0">
+      <c s="6" r="A59">
+        <v>46181</v>
+      </c>
+      <c s="7" t="str" r="B59"/>
+      <c s="7" t="str" r="C59"/>
+      <c s="8" t="str" r="D59"/>
+      <c s="9" t="inlineStr" r="E59">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F59">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G59">
+        <is>
+          <t xml:space="preserve">17 294 104,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H59"/>
+    </row>
+    <row r="60" ht="15.15" customHeight="0">
+      <c s="6" r="A60">
+        <v>46178</v>
+      </c>
+      <c s="7" t="str" r="B60"/>
+      <c s="7" t="str" r="C60"/>
+      <c s="8" t="str" r="D60"/>
+      <c s="9" t="inlineStr" r="E60">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F60">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G60">
+        <is>
+          <t xml:space="preserve">17 293 161,42</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H60"/>
+    </row>
+    <row r="61" ht="15.1" customHeight="0">
+      <c s="6" r="A61">
+        <v>46176</v>
+      </c>
+      <c s="7" t="str" r="B61"/>
+      <c s="7" t="str" r="C61"/>
+      <c s="8" t="str" r="D61"/>
+      <c s="9" t="inlineStr" r="E61">
+        <is>
+          <t xml:space="preserve">93,98</t>
+        </is>
+      </c>
+      <c s="10" r="F61">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G61">
+        <is>
+          <t xml:space="preserve">17 691 077,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H61"/>
+    </row>
+    <row r="62" ht="15.1" customHeight="0">
+      <c s="6" r="A62">
+        <v>46175</v>
+      </c>
+      <c s="7" t="str" r="B62"/>
+      <c s="7" t="str" r="C62"/>
+      <c s="8" t="str" r="D62"/>
+      <c s="9" t="inlineStr" r="E62">
+        <is>
+          <t xml:space="preserve">95,13</t>
+        </is>
+      </c>
+      <c s="10" r="F62">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G62">
+        <is>
+          <t xml:space="preserve">17 431 686,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H62"/>
+    </row>
+    <row r="63" ht="15.15" customHeight="0">
+      <c s="6" r="A63">
+        <v>46174</v>
+      </c>
+      <c s="7" t="str" r="B63"/>
+      <c s="7" t="str" r="C63"/>
+      <c s="8" t="str" r="D63"/>
+      <c s="9" t="inlineStr" r="E63">
+        <is>
+          <t xml:space="preserve">94,86</t>
+        </is>
+      </c>
+      <c s="10" r="F63">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G63">
+        <is>
+          <t xml:space="preserve">17 381 042,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H63"/>
+    </row>
+    <row r="64" ht="15.1" customHeight="0">
+      <c s="6" r="A64">
+        <v>46171</v>
+      </c>
+      <c s="7" t="str" r="B64"/>
+      <c s="7" t="str" r="C64"/>
+      <c s="8" t="str" r="D64"/>
+      <c s="9" t="inlineStr" r="E64">
+        <is>
+          <t xml:space="preserve">96,63</t>
+        </is>
+      </c>
+      <c s="10" r="F64">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G64">
+        <is>
+          <t xml:space="preserve">17 706 642,64</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H64"/>
+    </row>
+    <row r="65" ht="15.15" customHeight="0">
+      <c s="6" r="A65">
+        <v>46170</v>
+      </c>
+      <c s="7" t="str" r="B65"/>
+      <c s="7" t="str" r="C65"/>
+      <c s="8" t="str" r="D65"/>
+      <c s="9" t="inlineStr" r="E65">
+        <is>
+          <t xml:space="preserve">95,34</t>
+        </is>
+      </c>
+      <c s="10" r="F65">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G65">
+        <is>
+          <t xml:space="preserve">17 469 762,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H65"/>
+    </row>
+    <row r="66" ht="15.1" customHeight="0">
+      <c s="6" r="A66">
+        <v>46169</v>
+      </c>
+      <c s="7" t="str" r="B66"/>
+      <c s="7" t="str" r="C66"/>
+      <c s="8" t="str" r="D66"/>
+      <c s="9" t="inlineStr" r="E66">
+        <is>
+          <t xml:space="preserve">94,29</t>
+        </is>
+      </c>
+      <c s="10" r="F66">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G66">
+        <is>
+          <t xml:space="preserve">16 805 887,53</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H66"/>
+    </row>
+    <row r="67" ht="15.1" customHeight="0">
+      <c s="6" r="A67">
+        <v>46168</v>
+      </c>
+      <c s="7" t="str" r="B67"/>
+      <c s="7" t="str" r="C67"/>
+      <c s="8" t="str" r="D67"/>
+      <c s="9" t="inlineStr" r="E67">
+        <is>
+          <t xml:space="preserve">95,42</t>
+        </is>
+      </c>
+      <c s="10" r="F67">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G67">
+        <is>
+          <t xml:space="preserve">17 007 992,54</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H67"/>
+    </row>
+    <row r="68" ht="15.15" customHeight="0">
+      <c s="6" r="A68">
+        <v>46167</v>
+      </c>
+      <c s="7" t="str" r="B68"/>
+      <c s="7" t="str" r="C68"/>
+      <c s="8" t="str" r="D68"/>
+      <c s="9" t="inlineStr" r="E68">
+        <is>
+          <t xml:space="preserve">95,86</t>
+        </is>
+      </c>
+      <c s="10" r="F68">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G68">
+        <is>
+          <t xml:space="preserve">17 086 768,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H68"/>
+    </row>
+    <row r="69" ht="15.1" customHeight="0">
+      <c s="6" r="A69">
+        <v>46164</v>
+      </c>
+      <c s="7" t="str" r="B69"/>
+      <c s="7" t="str" r="C69"/>
+      <c s="8" t="str" r="D69"/>
+      <c s="9" t="inlineStr" r="E69">
+        <is>
+          <t xml:space="preserve">95,80</t>
+        </is>
+      </c>
+      <c s="10" r="F69">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G69">
+        <is>
+          <t xml:space="preserve">17 074 350,07</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H69"/>
+    </row>
+    <row r="70" ht="15.15" customHeight="0">
+      <c s="6" r="A70">
+        <v>46163</v>
+      </c>
+      <c s="7" t="str" r="B70"/>
+      <c s="7" t="str" r="C70"/>
+      <c s="8" t="str" r="D70"/>
+      <c s="9" t="inlineStr" r="E70">
+        <is>
+          <t xml:space="preserve">96,21</t>
+        </is>
+      </c>
+      <c s="10" r="F70">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G70">
+        <is>
+          <t xml:space="preserve">17 148 317,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H70"/>
+    </row>
+    <row r="71" ht="15.1" customHeight="0">
+      <c s="6" r="A71">
+        <v>46162</v>
+      </c>
+      <c s="7" t="str" r="B71"/>
+      <c s="7" t="str" r="C71"/>
+      <c s="8" t="str" r="D71"/>
+      <c s="9" t="inlineStr" r="E71">
+        <is>
+          <t xml:space="preserve">96,09</t>
+        </is>
+      </c>
+      <c s="10" r="F71">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G71">
+        <is>
+          <t xml:space="preserve">17 126 435,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H71"/>
+    </row>
+    <row r="72" ht="15.1" customHeight="0">
+      <c s="6" r="A72">
+        <v>46161</v>
+      </c>
+      <c s="7" t="str" r="B72"/>
+      <c s="7" t="str" r="C72"/>
+      <c s="8" t="str" r="D72"/>
+      <c s="9" t="inlineStr" r="E72">
+        <is>
+          <t xml:space="preserve">95,58</t>
+        </is>
+      </c>
+      <c s="10" r="F72">
+        <v>171238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G72">
+        <is>
+          <t xml:space="preserve">16 367 714,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H72"/>
+    </row>
+    <row r="73" ht="15.15" customHeight="0">
+      <c s="6" r="A73">
+        <v>46160</v>
+      </c>
+      <c s="7" t="str" r="B73"/>
+      <c s="7" t="str" r="C73"/>
+      <c s="8" t="str" r="D73"/>
+      <c s="9" t="inlineStr" r="E73">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F73">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G73">
+        <is>
+          <t xml:space="preserve">15 860 536,01</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H73"/>
+    </row>
+    <row r="74" ht="15.1" customHeight="0">
+      <c s="6" r="A74">
+        <v>46157</v>
+      </c>
+      <c s="7" t="str" r="B74"/>
+      <c s="7" t="str" r="C74"/>
+      <c s="8" t="str" r="D74"/>
+      <c s="9" t="inlineStr" r="E74">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F74">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G74">
+        <is>
+          <t xml:space="preserve">15 860 863,80</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H74"/>
+    </row>
+    <row r="75" ht="15.15" customHeight="0">
+      <c s="6" r="A75">
+        <v>46156</v>
+      </c>
+      <c s="7" t="str" r="B75"/>
+      <c s="7" t="str" r="C75"/>
+      <c s="8" t="str" r="D75"/>
+      <c s="9" t="inlineStr" r="E75">
+        <is>
+          <t xml:space="preserve">99,21</t>
+        </is>
+      </c>
+      <c s="10" r="F75">
+        <v>154238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G75">
+        <is>
+          <t xml:space="preserve">15 301 414,23</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H75"/>
+    </row>
+    <row r="76" ht="15.1" customHeight="0">
+      <c s="6" r="A76">
+        <v>46155</v>
+      </c>
+      <c s="7" t="str" r="B76"/>
+      <c s="7" t="str" r="C76"/>
+      <c s="8" t="str" r="D76"/>
+      <c s="9" t="inlineStr" r="E76">
+        <is>
+          <t xml:space="preserve">99,71</t>
+        </is>
+      </c>
+      <c s="10" r="F76">
+        <v>147238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G76">
+        <is>
+          <t xml:space="preserve">14 681 335,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H76"/>
+    </row>
+    <row r="77" ht="15.1" customHeight="0">
+      <c s="6" r="A77">
+        <v>46154</v>
+      </c>
+      <c s="7" t="str" r="B77"/>
+      <c s="7" t="str" r="C77"/>
+      <c s="8" t="str" r="D77"/>
+      <c s="9" t="inlineStr" r="E77">
+        <is>
+          <t xml:space="preserve">99,23</t>
+        </is>
+      </c>
+      <c s="10" r="F77">
+        <v>45000</v>
+      </c>
+      <c s="9" t="inlineStr" r="G77">
+        <is>
+          <t xml:space="preserve">4 465 474,11</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H77"/>
+    </row>
+    <row r="78" ht="15.1" customHeight="0">
+      <c s="6" r="A78">
+        <v>46153</v>
+      </c>
+      <c s="7" t="str" r="B78"/>
+      <c s="7" t="str" r="C78"/>
+      <c s="8" t="str" r="D78"/>
+      <c s="9" t="inlineStr" r="E78">
+        <is>
           <t xml:space="preserve">100,24</t>
         </is>
       </c>
-      <c s="10" r="F43">
+      <c s="10" r="F78">
         <v>45000</v>
       </c>
-      <c s="9" t="inlineStr" r="G43">
+      <c s="9" t="inlineStr" r="G78">
         <is>
           <t xml:space="preserve">4 510 740,58</t>
         </is>
       </c>
-      <c s="8" t="str" r="H43"/>
-[...1 lines deleted...]
-    <row r="44" ht="0.05" customHeight="1"/>
+      <c s="8" t="str" r="H78"/>
+    </row>
+    <row r="79" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="A15:D15"/>
@@ -1332,50 +2102,120 @@
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="G43:H43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="G61:H61"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="G66:H66"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="G67:H67"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="G68:H68"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="G69:H69"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="G70:H70"/>
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="G71:H71"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="G73:H73"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="G74:H74"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="G75:H75"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="G76:H76"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="G77:H77"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="G78:H78"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>