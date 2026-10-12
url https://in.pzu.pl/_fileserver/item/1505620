--- v2 (2026-08-23)
+++ v3 (2026-10-12)
@@ -415,1655 +415,2425 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46254</v>
+        <v>46303</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">95,19</t>
+          <t xml:space="preserve">86,92</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>623956</v>
+        <v>787956</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">59 392 599,86</t>
+          <t xml:space="preserve">68 492 490,44</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46253</v>
+        <v>46302</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">94,71</t>
+          <t xml:space="preserve">86,56</t>
         </is>
       </c>
       <c s="10" r="F7">
-        <v>623956</v>
+        <v>782956</v>
       </c>
       <c s="9" t="inlineStr" r="G7">
         <is>
-          <t xml:space="preserve">59 096 792,21</t>
+          <t xml:space="preserve">67 775 527,10</t>
         </is>
       </c>
       <c s="8" t="str" r="H7"/>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="6" r="A8">
-        <v>46252</v>
+        <v>46301</v>
       </c>
       <c s="7" t="str" r="B8"/>
       <c s="7" t="str" r="C8"/>
       <c s="8" t="str" r="D8"/>
       <c s="9" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">92,10</t>
+          <t xml:space="preserve">87,53</t>
         </is>
       </c>
       <c s="10" r="F8">
-        <v>352238</v>
+        <v>782956</v>
       </c>
       <c s="9" t="inlineStr" r="G8">
         <is>
-          <t xml:space="preserve">32 440 279,34</t>
+          <t xml:space="preserve">68 535 855,28</t>
         </is>
       </c>
       <c s="8" t="str" r="H8"/>
     </row>
     <row r="9" ht="15.1" customHeight="0">
       <c s="6" r="A9">
-        <v>46251</v>
+        <v>46300</v>
       </c>
       <c s="7" t="str" r="B9"/>
       <c s="7" t="str" r="C9"/>
       <c s="8" t="str" r="D9"/>
       <c s="9" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">93,21</t>
+          <t xml:space="preserve">86,34</t>
         </is>
       </c>
       <c s="10" r="F9">
-        <v>347238</v>
+        <v>782956</v>
       </c>
       <c s="9" t="inlineStr" r="G9">
         <is>
-          <t xml:space="preserve">32 366 559,87</t>
+          <t xml:space="preserve">67 599 055,63</t>
         </is>
       </c>
       <c s="8" t="str" r="H9"/>
     </row>
     <row r="10" ht="15.15" customHeight="0">
       <c s="6" r="A10">
-        <v>46248</v>
+        <v>46297</v>
       </c>
       <c s="7" t="str" r="B10"/>
       <c s="7" t="str" r="C10"/>
       <c s="8" t="str" r="D10"/>
       <c s="9" t="inlineStr" r="E10">
         <is>
-          <t xml:space="preserve">92,39</t>
+          <t xml:space="preserve">86,98</t>
         </is>
       </c>
       <c s="10" r="F10">
-        <v>347238</v>
+        <v>782956</v>
       </c>
       <c s="9" t="inlineStr" r="G10">
         <is>
-          <t xml:space="preserve">32 082 216,99</t>
+          <t xml:space="preserve">68 102 069,42</t>
         </is>
       </c>
       <c s="8" t="str" r="H10"/>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="6" r="A11">
-        <v>46247</v>
+        <v>46296</v>
       </c>
       <c s="7" t="str" r="B11"/>
       <c s="7" t="str" r="C11"/>
       <c s="8" t="str" r="D11"/>
       <c s="9" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">92,03</t>
+          <t xml:space="preserve">87,80</t>
         </is>
       </c>
       <c s="10" r="F11">
-        <v>341238</v>
+        <v>773956</v>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">31 403 926,34</t>
+          <t xml:space="preserve">67 950 078,65</t>
         </is>
       </c>
       <c s="8" t="str" r="H11"/>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="6" r="A12">
-        <v>46246</v>
+        <v>46295</v>
       </c>
       <c s="7" t="str" r="B12"/>
       <c s="7" t="str" r="C12"/>
       <c s="8" t="str" r="D12"/>
       <c s="9" t="inlineStr" r="E12">
         <is>
-          <t xml:space="preserve">93,04</t>
+          <t xml:space="preserve">86,91</t>
         </is>
       </c>
       <c s="10" r="F12">
-        <v>335238</v>
+        <v>761956</v>
       </c>
       <c s="9" t="inlineStr" r="G12">
         <is>
-          <t xml:space="preserve">31 191 318,78</t>
+          <t xml:space="preserve">66 223 710,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H12"/>
     </row>
     <row r="13" ht="15.15" customHeight="0">
       <c s="6" r="A13">
-        <v>46245</v>
+        <v>46294</v>
       </c>
       <c s="7" t="str" r="B13"/>
       <c s="7" t="str" r="C13"/>
       <c s="8" t="str" r="D13"/>
       <c s="9" t="inlineStr" r="E13">
         <is>
-          <t xml:space="preserve">92,48</t>
+          <t xml:space="preserve">87,08</t>
         </is>
       </c>
       <c s="10" r="F13">
-        <v>335238</v>
+        <v>751956</v>
       </c>
       <c s="9" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">31 003 724,32</t>
+          <t xml:space="preserve">65 483 878,07</t>
         </is>
       </c>
       <c s="8" t="str" r="H13"/>
     </row>
     <row r="14" ht="15.1" customHeight="0">
       <c s="6" r="A14">
-        <v>46244</v>
+        <v>46293</v>
       </c>
       <c s="7" t="str" r="B14"/>
       <c s="7" t="str" r="C14"/>
       <c s="8" t="str" r="D14"/>
       <c s="9" t="inlineStr" r="E14">
         <is>
-          <t xml:space="preserve">92,03</t>
+          <t xml:space="preserve">87,03</t>
         </is>
       </c>
       <c s="10" r="F14">
-        <v>335238</v>
+        <v>751956</v>
       </c>
       <c s="9" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">30 850 940,51</t>
+          <t xml:space="preserve">65 445 110,26</t>
         </is>
       </c>
       <c s="8" t="str" r="H14"/>
     </row>
     <row r="15" ht="15.15" customHeight="0">
       <c s="6" r="A15">
-        <v>46241</v>
+        <v>46290</v>
       </c>
       <c s="7" t="str" r="B15"/>
       <c s="7" t="str" r="C15"/>
       <c s="8" t="str" r="D15"/>
       <c s="9" t="inlineStr" r="E15">
         <is>
-          <t xml:space="preserve">91,55</t>
+          <t xml:space="preserve">90,19</t>
         </is>
       </c>
       <c s="10" r="F15">
-        <v>335238</v>
+        <v>751956</v>
       </c>
       <c s="9" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">30 690 550,81</t>
+          <t xml:space="preserve">67 815 479,55</t>
         </is>
       </c>
       <c s="8" t="str" r="H15"/>
     </row>
     <row r="16" ht="15.1" customHeight="0">
       <c s="6" r="A16">
-        <v>46240</v>
+        <v>46289</v>
       </c>
       <c s="7" t="str" r="B16"/>
       <c s="7" t="str" r="C16"/>
       <c s="8" t="str" r="D16"/>
       <c s="9" t="inlineStr" r="E16">
         <is>
-          <t xml:space="preserve">89,45</t>
+          <t xml:space="preserve">89,69</t>
         </is>
       </c>
       <c s="10" r="F16">
-        <v>335238</v>
+        <v>746956</v>
       </c>
       <c s="9" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">29 986 738,40</t>
+          <t xml:space="preserve">66 996 556,02</t>
         </is>
       </c>
       <c s="8" t="str" r="H16"/>
     </row>
     <row r="17" ht="15.1" customHeight="0">
       <c s="6" r="A17">
-        <v>46239</v>
+        <v>46288</v>
       </c>
       <c s="7" t="str" r="B17"/>
       <c s="7" t="str" r="C17"/>
       <c s="8" t="str" r="D17"/>
       <c s="9" t="inlineStr" r="E17">
         <is>
-          <t xml:space="preserve">89,60</t>
+          <t xml:space="preserve">90,18</t>
         </is>
       </c>
       <c s="10" r="F17">
-        <v>335238</v>
+        <v>746956</v>
       </c>
       <c s="9" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">30 037 755,04</t>
+          <t xml:space="preserve">67 360 682,85</t>
         </is>
       </c>
       <c s="8" t="str" r="H17"/>
     </row>
     <row r="18" ht="15.15" customHeight="0">
       <c s="6" r="A18">
-        <v>46238</v>
+        <v>46287</v>
       </c>
       <c s="7" t="str" r="B18"/>
       <c s="7" t="str" r="C18"/>
       <c s="8" t="str" r="D18"/>
       <c s="9" t="inlineStr" r="E18">
         <is>
-          <t xml:space="preserve">86,41</t>
+          <t xml:space="preserve">91,21</t>
         </is>
       </c>
       <c s="10" r="F18">
-        <v>331238</v>
+        <v>746956</v>
       </c>
       <c s="9" t="inlineStr" r="G18">
         <is>
-          <t xml:space="preserve">28 622 974,27</t>
+          <t xml:space="preserve">68 127 071,98</t>
         </is>
       </c>
       <c s="8" t="str" r="H18"/>
     </row>
     <row r="19" ht="15.1" customHeight="0">
       <c s="6" r="A19">
-        <v>46237</v>
+        <v>46286</v>
       </c>
       <c s="7" t="str" r="B19"/>
       <c s="7" t="str" r="C19"/>
       <c s="8" t="str" r="D19"/>
       <c s="9" t="inlineStr" r="E19">
         <is>
-          <t xml:space="preserve">85,10</t>
+          <t xml:space="preserve">91,34</t>
         </is>
       </c>
       <c s="10" r="F19">
-        <v>331238</v>
+        <v>746956</v>
       </c>
       <c s="9" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">28 187 891,29</t>
+          <t xml:space="preserve">68 226 473,45</t>
         </is>
       </c>
       <c s="8" t="str" r="H19"/>
     </row>
     <row r="20" ht="15.15" customHeight="0">
       <c s="6" r="A20">
-        <v>46234</v>
+        <v>46283</v>
       </c>
       <c s="7" t="str" r="B20"/>
       <c s="7" t="str" r="C20"/>
       <c s="8" t="str" r="D20"/>
       <c s="9" t="inlineStr" r="E20">
         <is>
-          <t xml:space="preserve">85,37</t>
+          <t xml:space="preserve">92,32</t>
         </is>
       </c>
       <c s="10" r="F20">
-        <v>392238</v>
+        <v>741956</v>
       </c>
       <c s="9" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">33 486 354,05</t>
+          <t xml:space="preserve">68 499 966,70</t>
         </is>
       </c>
       <c s="8" t="str" r="H20"/>
     </row>
     <row r="21" ht="15.1" customHeight="0">
       <c s="6" r="A21">
-        <v>46233</v>
+        <v>46282</v>
       </c>
       <c s="7" t="str" r="B21"/>
       <c s="7" t="str" r="C21"/>
       <c s="8" t="str" r="D21"/>
       <c s="9" t="inlineStr" r="E21">
         <is>
-          <t xml:space="preserve">86,49</t>
+          <t xml:space="preserve">91,81</t>
         </is>
       </c>
       <c s="10" r="F21">
-        <v>392238</v>
+        <v>733956</v>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">33 926 048,67</t>
+          <t xml:space="preserve">67 381 821,70</t>
         </is>
       </c>
       <c s="8" t="str" r="H21"/>
     </row>
     <row r="22" ht="15.1" customHeight="0">
       <c s="6" r="A22">
-        <v>46232</v>
+        <v>46281</v>
       </c>
       <c s="7" t="str" r="B22"/>
       <c s="7" t="str" r="C22"/>
       <c s="8" t="str" r="D22"/>
       <c s="9" t="inlineStr" r="E22">
         <is>
-          <t xml:space="preserve">85,20</t>
+          <t xml:space="preserve">91,56</t>
         </is>
       </c>
       <c s="10" r="F22">
-        <v>392238</v>
+        <v>733956</v>
       </c>
       <c s="9" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">33 418 974,16</t>
+          <t xml:space="preserve">67 200 918,90</t>
         </is>
       </c>
       <c s="8" t="str" r="H22"/>
     </row>
     <row r="23" ht="15.15" customHeight="0">
       <c s="6" r="A23">
-        <v>46231</v>
+        <v>46280</v>
       </c>
       <c s="7" t="str" r="B23"/>
       <c s="7" t="str" r="C23"/>
       <c s="8" t="str" r="D23"/>
       <c s="9" t="inlineStr" r="E23">
         <is>
-          <t xml:space="preserve">85,22</t>
+          <t xml:space="preserve">90,19</t>
         </is>
       </c>
       <c s="10" r="F23">
-        <v>392238</v>
+        <v>723956</v>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">33 426 932,70</t>
+          <t xml:space="preserve">65 292 856,54</t>
         </is>
       </c>
       <c s="8" t="str" r="H23"/>
     </row>
     <row r="24" ht="15.1" customHeight="0">
       <c s="6" r="A24">
-        <v>46230</v>
+        <v>46279</v>
       </c>
       <c s="7" t="str" r="B24"/>
       <c s="7" t="str" r="C24"/>
       <c s="8" t="str" r="D24"/>
       <c s="9" t="inlineStr" r="E24">
         <is>
-          <t xml:space="preserve">86,00</t>
+          <t xml:space="preserve">90,79</t>
         </is>
       </c>
       <c s="10" r="F24">
-        <v>386238</v>
+        <v>718956</v>
       </c>
       <c s="9" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">33 218 257,38</t>
+          <t xml:space="preserve">65 273 191,37</t>
         </is>
       </c>
       <c s="8" t="str" r="H24"/>
     </row>
     <row r="25" ht="15.15" customHeight="0">
       <c s="6" r="A25">
-        <v>46227</v>
+        <v>46276</v>
       </c>
       <c s="7" t="str" r="B25"/>
       <c s="7" t="str" r="C25"/>
       <c s="8" t="str" r="D25"/>
       <c s="9" t="inlineStr" r="E25">
         <is>
-          <t xml:space="preserve">85,80</t>
+          <t xml:space="preserve">91,94</t>
         </is>
       </c>
       <c s="10" r="F25">
-        <v>386238</v>
+        <v>700956</v>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">33 140 569,21</t>
+          <t xml:space="preserve">64 445 213,15</t>
         </is>
       </c>
       <c s="8" t="str" r="H25"/>
     </row>
     <row r="26" ht="15.1" customHeight="0">
       <c s="6" r="A26">
-        <v>46226</v>
+        <v>46275</v>
       </c>
       <c s="7" t="str" r="B26"/>
       <c s="7" t="str" r="C26"/>
       <c s="8" t="str" r="D26"/>
       <c s="9" t="inlineStr" r="E26">
         <is>
-          <t xml:space="preserve">85,36</t>
+          <t xml:space="preserve">91,91</t>
         </is>
       </c>
       <c s="10" r="F26">
-        <v>381238</v>
+        <v>700956</v>
       </c>
       <c s="9" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">32 541 443,11</t>
+          <t xml:space="preserve">64 424 966,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H26"/>
     </row>
     <row r="27" ht="15.1" customHeight="0">
       <c s="6" r="A27">
-        <v>46225</v>
+        <v>46274</v>
       </c>
       <c s="7" t="str" r="B27"/>
       <c s="7" t="str" r="C27"/>
       <c s="8" t="str" r="D27"/>
       <c s="9" t="inlineStr" r="E27">
         <is>
-          <t xml:space="preserve">87,52</t>
+          <t xml:space="preserve">93,06</t>
         </is>
       </c>
       <c s="10" r="F27">
-        <v>381238</v>
+        <v>695956</v>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">33 364 306,83</t>
+          <t xml:space="preserve">64 764 474,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H27"/>
     </row>
     <row r="28" ht="15.15" customHeight="0">
       <c s="6" r="A28">
-        <v>46224</v>
+        <v>46273</v>
       </c>
       <c s="7" t="str" r="B28"/>
       <c s="7" t="str" r="C28"/>
       <c s="8" t="str" r="D28"/>
       <c s="9" t="inlineStr" r="E28">
         <is>
-          <t xml:space="preserve">85,93</t>
+          <t xml:space="preserve">92,60</t>
         </is>
       </c>
       <c s="10" r="F28">
-        <v>381238</v>
+        <v>695956</v>
       </c>
       <c s="9" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">32 759 144,35</t>
+          <t xml:space="preserve">64 444 658,02</t>
         </is>
       </c>
       <c s="8" t="str" r="H28"/>
     </row>
     <row r="29" ht="15.1" customHeight="0">
       <c s="6" r="A29">
-        <v>46223</v>
+        <v>46272</v>
       </c>
       <c s="7" t="str" r="B29"/>
       <c s="7" t="str" r="C29"/>
       <c s="8" t="str" r="D29"/>
       <c s="9" t="inlineStr" r="E29">
         <is>
-          <t xml:space="preserve">84,65</t>
+          <t xml:space="preserve">93,37</t>
         </is>
       </c>
       <c s="10" r="F29">
-        <v>353238</v>
+        <v>695956</v>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">29 901 177,95</t>
+          <t xml:space="preserve">64 980 245,54</t>
         </is>
       </c>
       <c s="8" t="str" r="H29"/>
     </row>
     <row r="30" ht="15.15" customHeight="0">
       <c s="6" r="A30">
-        <v>46220</v>
+        <v>46269</v>
       </c>
       <c s="7" t="str" r="B30"/>
       <c s="7" t="str" r="C30"/>
       <c s="8" t="str" r="D30"/>
       <c s="9" t="inlineStr" r="E30">
         <is>
-          <t xml:space="preserve">84,65</t>
+          <t xml:space="preserve">93,28</t>
         </is>
       </c>
       <c s="10" r="F30">
-        <v>335238</v>
+        <v>690956</v>
       </c>
       <c s="9" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">28 378 101,66</t>
+          <t xml:space="preserve">64 450 238,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H30"/>
     </row>
     <row r="31" ht="15.1" customHeight="0">
       <c s="6" r="A31">
-        <v>46219</v>
+        <v>46268</v>
       </c>
       <c s="7" t="str" r="B31"/>
       <c s="7" t="str" r="C31"/>
       <c s="8" t="str" r="D31"/>
       <c s="9" t="inlineStr" r="E31">
         <is>
-          <t xml:space="preserve">84,09</t>
+          <t xml:space="preserve">94,61</t>
         </is>
       </c>
       <c s="10" r="F31">
-        <v>328238</v>
+        <v>684956</v>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">27 601 928,35</t>
+          <t xml:space="preserve">64 801 426,10</t>
         </is>
       </c>
       <c s="8" t="str" r="H31"/>
     </row>
     <row r="32" ht="15.1" customHeight="0">
       <c s="6" r="A32">
-        <v>46218</v>
+        <v>46267</v>
       </c>
       <c s="7" t="str" r="B32"/>
       <c s="7" t="str" r="C32"/>
       <c s="8" t="str" r="D32"/>
       <c s="9" t="inlineStr" r="E32">
         <is>
-          <t xml:space="preserve">85,38</t>
+          <t xml:space="preserve">92,03</t>
         </is>
       </c>
       <c s="10" r="F32">
-        <v>321238</v>
+        <v>677956</v>
       </c>
       <c s="9" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">27 427 252,14</t>
+          <t xml:space="preserve">62 395 467,68</t>
         </is>
       </c>
       <c s="8" t="str" r="H32"/>
     </row>
     <row r="33" ht="15.15" customHeight="0">
       <c s="6" r="A33">
-        <v>46217</v>
+        <v>46266</v>
       </c>
       <c s="7" t="str" r="B33"/>
       <c s="7" t="str" r="C33"/>
       <c s="8" t="str" r="D33"/>
       <c s="9" t="inlineStr" r="E33">
         <is>
-          <t xml:space="preserve">85,76</t>
+          <t xml:space="preserve">91,65</t>
         </is>
       </c>
       <c s="10" r="F33">
-        <v>296238</v>
+        <v>669956</v>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">25 406 789,32</t>
+          <t xml:space="preserve">61 399 341,97</t>
         </is>
       </c>
       <c s="8" t="str" r="H33"/>
     </row>
     <row r="34" ht="15.1" customHeight="0">
       <c s="6" r="A34">
-        <v>46216</v>
+        <v>46265</v>
       </c>
       <c s="7" t="str" r="B34"/>
       <c s="7" t="str" r="C34"/>
       <c s="8" t="str" r="D34"/>
       <c s="9" t="inlineStr" r="E34">
         <is>
-          <t xml:space="preserve">84,42</t>
+          <t xml:space="preserve">93,42</t>
         </is>
       </c>
       <c s="10" r="F34">
-        <v>296238</v>
+        <v>669956</v>
       </c>
       <c s="9" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">25 008 780,22</t>
+          <t xml:space="preserve">62 584 301,44</t>
         </is>
       </c>
       <c s="8" t="str" r="H34"/>
     </row>
     <row r="35" ht="15.15" customHeight="0">
       <c s="6" r="A35">
-        <v>46213</v>
+        <v>46262</v>
       </c>
       <c s="7" t="str" r="B35"/>
       <c s="7" t="str" r="C35"/>
       <c s="8" t="str" r="D35"/>
       <c s="9" t="inlineStr" r="E35">
         <is>
-          <t xml:space="preserve">86,64</t>
+          <t xml:space="preserve">94,37</t>
         </is>
       </c>
       <c s="10" r="F35">
-        <v>286238</v>
+        <v>664956</v>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">24 798 506,69</t>
+          <t xml:space="preserve">62 751 612,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H35"/>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="6" r="A36">
-        <v>46212</v>
+        <v>46261</v>
       </c>
       <c s="7" t="str" r="B36"/>
       <c s="7" t="str" r="C36"/>
       <c s="8" t="str" r="D36"/>
       <c s="9" t="inlineStr" r="E36">
         <is>
-          <t xml:space="preserve">87,21</t>
+          <t xml:space="preserve">97,18</t>
         </is>
       </c>
       <c s="10" r="F36">
-        <v>286238</v>
+        <v>664956</v>
       </c>
       <c s="9" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">24 962 507,85</t>
+          <t xml:space="preserve">64 622 014,53</t>
         </is>
       </c>
       <c s="8" t="str" r="H36"/>
     </row>
     <row r="37" ht="15.1" customHeight="0">
       <c s="6" r="A37">
-        <v>46211</v>
+        <v>46260</v>
       </c>
       <c s="7" t="str" r="B37"/>
       <c s="7" t="str" r="C37"/>
       <c s="8" t="str" r="D37"/>
       <c s="9" t="inlineStr" r="E37">
         <is>
-          <t xml:space="preserve">86,00</t>
+          <t xml:space="preserve">97,00</t>
         </is>
       </c>
       <c s="10" r="F37">
-        <v>279238</v>
+        <v>664956</v>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">24 013 145,35</t>
+          <t xml:space="preserve">64 501 676,89</t>
         </is>
       </c>
       <c s="8" t="str" r="H37"/>
     </row>
     <row r="38" ht="15.15" customHeight="0">
       <c s="6" r="A38">
-        <v>46210</v>
+        <v>46259</v>
       </c>
       <c s="7" t="str" r="B38"/>
       <c s="7" t="str" r="C38"/>
       <c s="8" t="str" r="D38"/>
       <c s="9" t="inlineStr" r="E38">
         <is>
-          <t xml:space="preserve">87,59</t>
+          <t xml:space="preserve">97,86</t>
         </is>
       </c>
       <c s="10" r="F38">
-        <v>261238</v>
+        <v>654956</v>
       </c>
       <c s="9" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">22 880 583,40</t>
+          <t xml:space="preserve">64 091 366,59</t>
         </is>
       </c>
       <c s="8" t="str" r="H38"/>
     </row>
     <row r="39" ht="15.1" customHeight="0">
       <c s="6" r="A39">
-        <v>46209</v>
+        <v>46258</v>
       </c>
       <c s="7" t="str" r="B39"/>
       <c s="7" t="str" r="C39"/>
       <c s="8" t="str" r="D39"/>
       <c s="9" t="inlineStr" r="E39">
         <is>
-          <t xml:space="preserve">87,79</t>
+          <t xml:space="preserve">97,91</t>
         </is>
       </c>
       <c s="10" r="F39">
-        <v>261238</v>
+        <v>649956</v>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">22 934 993,54</t>
+          <t xml:space="preserve">63 639 492,37</t>
         </is>
       </c>
       <c s="8" t="str" r="H39"/>
     </row>
     <row r="40" ht="15.15" customHeight="0">
       <c s="6" r="A40">
-        <v>46206</v>
+        <v>46255</v>
       </c>
       <c s="7" t="str" r="B40"/>
       <c s="7" t="str" r="C40"/>
       <c s="8" t="str" r="D40"/>
       <c s="9" t="inlineStr" r="E40">
         <is>
-          <t xml:space="preserve">86,85</t>
+          <t xml:space="preserve">97,48</t>
         </is>
       </c>
       <c s="10" r="F40">
-        <v>261238</v>
+        <v>623956</v>
       </c>
       <c s="9" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">22 689 060,12</t>
+          <t xml:space="preserve">60 825 731,52</t>
         </is>
       </c>
       <c s="8" t="str" r="H40"/>
     </row>
     <row r="41" ht="15.1" customHeight="0">
       <c s="6" r="A41">
-        <v>46205</v>
+        <v>46254</v>
       </c>
       <c s="7" t="str" r="B41"/>
       <c s="7" t="str" r="C41"/>
       <c s="8" t="str" r="D41"/>
       <c s="9" t="inlineStr" r="E41">
         <is>
-          <t xml:space="preserve">86,84</t>
+          <t xml:space="preserve">95,19</t>
         </is>
       </c>
       <c s="10" r="F41">
-        <v>261238</v>
+        <v>623956</v>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">22 686 413,35</t>
+          <t xml:space="preserve">59 392 599,86</t>
         </is>
       </c>
       <c s="8" t="str" r="H41"/>
     </row>
     <row r="42" ht="15.1" customHeight="0">
       <c s="6" r="A42">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c s="7" t="str" r="B42"/>
       <c s="7" t="str" r="C42"/>
       <c s="8" t="str" r="D42"/>
       <c s="9" t="inlineStr" r="E42">
         <is>
-          <t xml:space="preserve">85,98</t>
+          <t xml:space="preserve">94,71</t>
         </is>
       </c>
       <c s="10" r="F42">
-        <v>261238</v>
+        <v>623956</v>
       </c>
       <c s="9" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">22 460 982,36</t>
+          <t xml:space="preserve">59 096 792,21</t>
         </is>
       </c>
       <c s="8" t="str" r="H42"/>
     </row>
     <row r="43" ht="15.15" customHeight="0">
       <c s="6" r="A43">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c s="7" t="str" r="B43"/>
       <c s="7" t="str" r="C43"/>
       <c s="8" t="str" r="D43"/>
       <c s="9" t="inlineStr" r="E43">
         <is>
-          <t xml:space="preserve">85,04</t>
+          <t xml:space="preserve">92,10</t>
         </is>
       </c>
       <c s="10" r="F43">
-        <v>248238</v>
+        <v>352238</v>
       </c>
       <c s="9" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">21 111 164,29</t>
+          <t xml:space="preserve">32 440 279,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H43"/>
     </row>
     <row r="44" ht="15.1" customHeight="0">
       <c s="6" r="A44">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c s="7" t="str" r="B44"/>
       <c s="7" t="str" r="C44"/>
       <c s="8" t="str" r="D44"/>
       <c s="9" t="inlineStr" r="E44">
         <is>
-          <t xml:space="preserve">85,04</t>
+          <t xml:space="preserve">93,21</t>
         </is>
       </c>
       <c s="10" r="F44">
-        <v>248238</v>
+        <v>347238</v>
       </c>
       <c s="9" t="inlineStr" r="G44">
         <is>
-          <t xml:space="preserve">21 110 821,16</t>
+          <t xml:space="preserve">32 366 559,87</t>
         </is>
       </c>
       <c s="8" t="str" r="H44"/>
     </row>
     <row r="45" ht="15.15" customHeight="0">
       <c s="6" r="A45">
-        <v>46199</v>
+        <v>46248</v>
       </c>
       <c s="7" t="str" r="B45"/>
       <c s="7" t="str" r="C45"/>
       <c s="8" t="str" r="D45"/>
       <c s="9" t="inlineStr" r="E45">
         <is>
-          <t xml:space="preserve">86,19</t>
+          <t xml:space="preserve">92,39</t>
         </is>
       </c>
       <c s="10" r="F45">
-        <v>242238</v>
+        <v>347238</v>
       </c>
       <c s="9" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">20 878 584,25</t>
+          <t xml:space="preserve">32 082 216,99</t>
         </is>
       </c>
       <c s="8" t="str" r="H45"/>
     </row>
     <row r="46" ht="15.1" customHeight="0">
       <c s="6" r="A46">
-        <v>46198</v>
+        <v>46247</v>
       </c>
       <c s="7" t="str" r="B46"/>
       <c s="7" t="str" r="C46"/>
       <c s="8" t="str" r="D46"/>
       <c s="9" t="inlineStr" r="E46">
         <is>
-          <t xml:space="preserve">85,16</t>
+          <t xml:space="preserve">92,03</t>
         </is>
       </c>
       <c s="10" r="F46">
-        <v>242238</v>
+        <v>341238</v>
       </c>
       <c s="9" t="inlineStr" r="G46">
         <is>
-          <t xml:space="preserve">20 629 920,96</t>
+          <t xml:space="preserve">31 403 926,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H46"/>
     </row>
     <row r="47" ht="15.1" customHeight="0">
       <c s="6" r="A47">
-        <v>46197</v>
+        <v>46246</v>
       </c>
       <c s="7" t="str" r="B47"/>
       <c s="7" t="str" r="C47"/>
       <c s="8" t="str" r="D47"/>
       <c s="9" t="inlineStr" r="E47">
         <is>
-          <t xml:space="preserve">84,36</t>
+          <t xml:space="preserve">93,04</t>
         </is>
       </c>
       <c s="10" r="F47">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G47">
         <is>
-          <t xml:space="preserve">19 929 612,38</t>
+          <t xml:space="preserve">31 191 318,78</t>
         </is>
       </c>
       <c s="8" t="str" r="H47"/>
     </row>
     <row r="48" ht="15.15" customHeight="0">
       <c s="6" r="A48">
-        <v>46196</v>
+        <v>46245</v>
       </c>
       <c s="7" t="str" r="B48"/>
       <c s="7" t="str" r="C48"/>
       <c s="8" t="str" r="D48"/>
       <c s="9" t="inlineStr" r="E48">
         <is>
-          <t xml:space="preserve">87,34</t>
+          <t xml:space="preserve">92,48</t>
         </is>
       </c>
       <c s="10" r="F48">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G48">
         <is>
-          <t xml:space="preserve">20 633 099,70</t>
+          <t xml:space="preserve">31 003 724,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H48"/>
     </row>
     <row r="49" ht="15.1" customHeight="0">
       <c s="6" r="A49">
-        <v>46195</v>
+        <v>46244</v>
       </c>
       <c s="7" t="str" r="B49"/>
       <c s="7" t="str" r="C49"/>
       <c s="8" t="str" r="D49"/>
       <c s="9" t="inlineStr" r="E49">
         <is>
-          <t xml:space="preserve">88,48</t>
+          <t xml:space="preserve">92,03</t>
         </is>
       </c>
       <c s="10" r="F49">
-        <v>236238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G49">
         <is>
-          <t xml:space="preserve">20 901 744,56</t>
+          <t xml:space="preserve">30 850 940,51</t>
         </is>
       </c>
       <c s="8" t="str" r="H49"/>
     </row>
     <row r="50" ht="15.15" customHeight="0">
       <c s="6" r="A50">
-        <v>46192</v>
+        <v>46241</v>
       </c>
       <c s="7" t="str" r="B50"/>
       <c s="7" t="str" r="C50"/>
       <c s="8" t="str" r="D50"/>
       <c s="9" t="inlineStr" r="E50">
         <is>
-          <t xml:space="preserve">89,33</t>
+          <t xml:space="preserve">91,55</t>
         </is>
       </c>
       <c s="10" r="F50">
-        <v>224238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G50">
         <is>
-          <t xml:space="preserve">20 031 905,71</t>
+          <t xml:space="preserve">30 690 550,81</t>
         </is>
       </c>
       <c s="8" t="str" r="H50"/>
     </row>
     <row r="51" ht="15.1" customHeight="0">
       <c s="6" r="A51">
-        <v>46191</v>
+        <v>46240</v>
       </c>
       <c s="7" t="str" r="B51"/>
       <c s="7" t="str" r="C51"/>
       <c s="8" t="str" r="D51"/>
       <c s="9" t="inlineStr" r="E51">
         <is>
-          <t xml:space="preserve">89,32</t>
+          <t xml:space="preserve">89,45</t>
         </is>
       </c>
       <c s="10" r="F51">
-        <v>224238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G51">
         <is>
-          <t xml:space="preserve">20 029 658,71</t>
+          <t xml:space="preserve">29 986 738,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H51"/>
     </row>
     <row r="52" ht="15.1" customHeight="0">
       <c s="6" r="A52">
-        <v>46190</v>
+        <v>46239</v>
       </c>
       <c s="7" t="str" r="B52"/>
       <c s="7" t="str" r="C52"/>
       <c s="8" t="str" r="D52"/>
       <c s="9" t="inlineStr" r="E52">
         <is>
-          <t xml:space="preserve">92,25</t>
+          <t xml:space="preserve">89,60</t>
         </is>
       </c>
       <c s="10" r="F52">
-        <v>215238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G52">
         <is>
-          <t xml:space="preserve">19 856 719,48</t>
+          <t xml:space="preserve">30 037 755,04</t>
         </is>
       </c>
       <c s="8" t="str" r="H52"/>
     </row>
     <row r="53" ht="15.15" customHeight="0">
       <c s="6" r="A53">
-        <v>46189</v>
+        <v>46238</v>
       </c>
       <c s="7" t="str" r="B53"/>
       <c s="7" t="str" r="C53"/>
       <c s="8" t="str" r="D53"/>
       <c s="9" t="inlineStr" r="E53">
         <is>
-          <t xml:space="preserve">91,68</t>
+          <t xml:space="preserve">86,41</t>
         </is>
       </c>
       <c s="10" r="F53">
-        <v>215238</v>
+        <v>331238</v>
       </c>
       <c s="9" t="inlineStr" r="G53">
         <is>
-          <t xml:space="preserve">19 733 761,44</t>
+          <t xml:space="preserve">28 622 974,27</t>
         </is>
       </c>
       <c s="8" t="str" r="H53"/>
     </row>
     <row r="54" ht="15.1" customHeight="0">
       <c s="6" r="A54">
-        <v>46188</v>
+        <v>46237</v>
       </c>
       <c s="7" t="str" r="B54"/>
       <c s="7" t="str" r="C54"/>
       <c s="8" t="str" r="D54"/>
       <c s="9" t="inlineStr" r="E54">
         <is>
-          <t xml:space="preserve">91,61</t>
+          <t xml:space="preserve">85,10</t>
         </is>
       </c>
       <c s="10" r="F54">
-        <v>210238</v>
+        <v>331238</v>
       </c>
       <c s="9" t="inlineStr" r="G54">
         <is>
-          <t xml:space="preserve">19 259 772,02</t>
+          <t xml:space="preserve">28 187 891,29</t>
         </is>
       </c>
       <c s="8" t="str" r="H54"/>
     </row>
     <row r="55" ht="15.15" customHeight="0">
       <c s="6" r="A55">
-        <v>46185</v>
+        <v>46234</v>
       </c>
       <c s="7" t="str" r="B55"/>
       <c s="7" t="str" r="C55"/>
       <c s="8" t="str" r="D55"/>
       <c s="9" t="inlineStr" r="E55">
         <is>
-          <t xml:space="preserve">89,18</t>
+          <t xml:space="preserve">85,37</t>
         </is>
       </c>
       <c s="10" r="F55">
-        <v>203238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G55">
         <is>
-          <t xml:space="preserve">18 123 873,39</t>
+          <t xml:space="preserve">33 486 354,05</t>
         </is>
       </c>
       <c s="8" t="str" r="H55"/>
     </row>
     <row r="56" ht="15.1" customHeight="0">
       <c s="6" r="A56">
-        <v>46184</v>
+        <v>46233</v>
       </c>
       <c s="7" t="str" r="B56"/>
       <c s="7" t="str" r="C56"/>
       <c s="8" t="str" r="D56"/>
       <c s="9" t="inlineStr" r="E56">
         <is>
-          <t xml:space="preserve">86,54</t>
+          <t xml:space="preserve">86,49</t>
         </is>
       </c>
       <c s="10" r="F56">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G56">
         <is>
-          <t xml:space="preserve">16 721 948,97</t>
+          <t xml:space="preserve">33 926 048,67</t>
         </is>
       </c>
       <c s="8" t="str" r="H56"/>
     </row>
     <row r="57" ht="15.1" customHeight="0">
       <c s="6" r="A57">
-        <v>46183</v>
+        <v>46232</v>
       </c>
       <c s="7" t="str" r="B57"/>
       <c s="7" t="str" r="C57"/>
       <c s="8" t="str" r="D57"/>
       <c s="9" t="inlineStr" r="E57">
         <is>
-          <t xml:space="preserve">86,99</t>
+          <t xml:space="preserve">85,20</t>
         </is>
       </c>
       <c s="10" r="F57">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">16 809 118,59</t>
+          <t xml:space="preserve">33 418 974,16</t>
         </is>
       </c>
       <c s="8" t="str" r="H57"/>
     </row>
     <row r="58" ht="15.15" customHeight="0">
       <c s="6" r="A58">
-        <v>46182</v>
+        <v>46231</v>
       </c>
       <c s="7" t="str" r="B58"/>
       <c s="7" t="str" r="C58"/>
       <c s="8" t="str" r="D58"/>
       <c s="9" t="inlineStr" r="E58">
         <is>
-          <t xml:space="preserve">90,24</t>
+          <t xml:space="preserve">85,22</t>
         </is>
       </c>
       <c s="10" r="F58">
-        <v>193238</v>
+        <v>392238</v>
       </c>
       <c s="9" t="inlineStr" r="G58">
         <is>
-          <t xml:space="preserve">17 438 519,22</t>
+          <t xml:space="preserve">33 426 932,70</t>
         </is>
       </c>
       <c s="8" t="str" r="H58"/>
     </row>
     <row r="59" ht="15.1" customHeight="0">
       <c s="6" r="A59">
-        <v>46181</v>
+        <v>46230</v>
       </c>
       <c s="7" t="str" r="B59"/>
       <c s="7" t="str" r="C59"/>
       <c s="8" t="str" r="D59"/>
       <c s="9" t="inlineStr" r="E59">
         <is>
-          <t xml:space="preserve">91,87</t>
+          <t xml:space="preserve">86,00</t>
         </is>
       </c>
       <c s="10" r="F59">
-        <v>188238</v>
+        <v>386238</v>
       </c>
       <c s="9" t="inlineStr" r="G59">
         <is>
-          <t xml:space="preserve">17 294 104,22</t>
+          <t xml:space="preserve">33 218 257,38</t>
         </is>
       </c>
       <c s="8" t="str" r="H59"/>
     </row>
     <row r="60" ht="15.15" customHeight="0">
       <c s="6" r="A60">
-        <v>46178</v>
+        <v>46227</v>
       </c>
       <c s="7" t="str" r="B60"/>
       <c s="7" t="str" r="C60"/>
       <c s="8" t="str" r="D60"/>
       <c s="9" t="inlineStr" r="E60">
         <is>
-          <t xml:space="preserve">91,87</t>
+          <t xml:space="preserve">85,80</t>
         </is>
       </c>
       <c s="10" r="F60">
-        <v>188238</v>
+        <v>386238</v>
       </c>
       <c s="9" t="inlineStr" r="G60">
         <is>
-          <t xml:space="preserve">17 293 161,42</t>
+          <t xml:space="preserve">33 140 569,21</t>
         </is>
       </c>
       <c s="8" t="str" r="H60"/>
     </row>
     <row r="61" ht="15.1" customHeight="0">
       <c s="6" r="A61">
-        <v>46176</v>
+        <v>46226</v>
       </c>
       <c s="7" t="str" r="B61"/>
       <c s="7" t="str" r="C61"/>
       <c s="8" t="str" r="D61"/>
       <c s="9" t="inlineStr" r="E61">
         <is>
-          <t xml:space="preserve">93,98</t>
+          <t xml:space="preserve">85,36</t>
         </is>
       </c>
       <c s="10" r="F61">
-        <v>188238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">17 691 077,25</t>
+          <t xml:space="preserve">32 541 443,11</t>
         </is>
       </c>
       <c s="8" t="str" r="H61"/>
     </row>
     <row r="62" ht="15.1" customHeight="0">
       <c s="6" r="A62">
-        <v>46175</v>
+        <v>46225</v>
       </c>
       <c s="7" t="str" r="B62"/>
       <c s="7" t="str" r="C62"/>
       <c s="8" t="str" r="D62"/>
       <c s="9" t="inlineStr" r="E62">
         <is>
-          <t xml:space="preserve">95,13</t>
+          <t xml:space="preserve">87,52</t>
         </is>
       </c>
       <c s="10" r="F62">
-        <v>183238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G62">
         <is>
-          <t xml:space="preserve">17 431 686,94</t>
+          <t xml:space="preserve">33 364 306,83</t>
         </is>
       </c>
       <c s="8" t="str" r="H62"/>
     </row>
     <row r="63" ht="15.15" customHeight="0">
       <c s="6" r="A63">
-        <v>46174</v>
+        <v>46224</v>
       </c>
       <c s="7" t="str" r="B63"/>
       <c s="7" t="str" r="C63"/>
       <c s="8" t="str" r="D63"/>
       <c s="9" t="inlineStr" r="E63">
         <is>
-          <t xml:space="preserve">94,86</t>
+          <t xml:space="preserve">85,93</t>
         </is>
       </c>
       <c s="10" r="F63">
-        <v>183238</v>
+        <v>381238</v>
       </c>
       <c s="9" t="inlineStr" r="G63">
         <is>
-          <t xml:space="preserve">17 381 042,05</t>
+          <t xml:space="preserve">32 759 144,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H63"/>
     </row>
     <row r="64" ht="15.1" customHeight="0">
       <c s="6" r="A64">
-        <v>46171</v>
+        <v>46223</v>
       </c>
       <c s="7" t="str" r="B64"/>
       <c s="7" t="str" r="C64"/>
       <c s="8" t="str" r="D64"/>
       <c s="9" t="inlineStr" r="E64">
         <is>
-          <t xml:space="preserve">96,63</t>
+          <t xml:space="preserve">84,65</t>
         </is>
       </c>
       <c s="10" r="F64">
-        <v>183238</v>
+        <v>353238</v>
       </c>
       <c s="9" t="inlineStr" r="G64">
         <is>
-          <t xml:space="preserve">17 706 642,64</t>
+          <t xml:space="preserve">29 901 177,95</t>
         </is>
       </c>
       <c s="8" t="str" r="H64"/>
     </row>
     <row r="65" ht="15.15" customHeight="0">
       <c s="6" r="A65">
-        <v>46170</v>
+        <v>46220</v>
       </c>
       <c s="7" t="str" r="B65"/>
       <c s="7" t="str" r="C65"/>
       <c s="8" t="str" r="D65"/>
       <c s="9" t="inlineStr" r="E65">
         <is>
-          <t xml:space="preserve">95,34</t>
+          <t xml:space="preserve">84,65</t>
         </is>
       </c>
       <c s="10" r="F65">
-        <v>183238</v>
+        <v>335238</v>
       </c>
       <c s="9" t="inlineStr" r="G65">
         <is>
-          <t xml:space="preserve">17 469 762,31</t>
+          <t xml:space="preserve">28 378 101,66</t>
         </is>
       </c>
       <c s="8" t="str" r="H65"/>
     </row>
     <row r="66" ht="15.1" customHeight="0">
       <c s="6" r="A66">
-        <v>46169</v>
+        <v>46219</v>
       </c>
       <c s="7" t="str" r="B66"/>
       <c s="7" t="str" r="C66"/>
       <c s="8" t="str" r="D66"/>
       <c s="9" t="inlineStr" r="E66">
         <is>
-          <t xml:space="preserve">94,29</t>
+          <t xml:space="preserve">84,09</t>
         </is>
       </c>
       <c s="10" r="F66">
-        <v>178238</v>
+        <v>328238</v>
       </c>
       <c s="9" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">16 805 887,53</t>
+          <t xml:space="preserve">27 601 928,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H66"/>
     </row>
     <row r="67" ht="15.1" customHeight="0">
       <c s="6" r="A67">
-        <v>46168</v>
+        <v>46218</v>
       </c>
       <c s="7" t="str" r="B67"/>
       <c s="7" t="str" r="C67"/>
       <c s="8" t="str" r="D67"/>
       <c s="9" t="inlineStr" r="E67">
         <is>
-          <t xml:space="preserve">95,42</t>
+          <t xml:space="preserve">85,38</t>
         </is>
       </c>
       <c s="10" r="F67">
-        <v>178238</v>
+        <v>321238</v>
       </c>
       <c s="9" t="inlineStr" r="G67">
         <is>
-          <t xml:space="preserve">17 007 992,54</t>
+          <t xml:space="preserve">27 427 252,14</t>
         </is>
       </c>
       <c s="8" t="str" r="H67"/>
     </row>
     <row r="68" ht="15.15" customHeight="0">
       <c s="6" r="A68">
-        <v>46167</v>
+        <v>46217</v>
       </c>
       <c s="7" t="str" r="B68"/>
       <c s="7" t="str" r="C68"/>
       <c s="8" t="str" r="D68"/>
       <c s="9" t="inlineStr" r="E68">
         <is>
-          <t xml:space="preserve">95,86</t>
+          <t xml:space="preserve">85,76</t>
         </is>
       </c>
       <c s="10" r="F68">
-        <v>178238</v>
+        <v>296238</v>
       </c>
       <c s="9" t="inlineStr" r="G68">
         <is>
-          <t xml:space="preserve">17 086 768,05</t>
+          <t xml:space="preserve">25 406 789,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H68"/>
     </row>
     <row r="69" ht="15.1" customHeight="0">
       <c s="6" r="A69">
-        <v>46164</v>
+        <v>46216</v>
       </c>
       <c s="7" t="str" r="B69"/>
       <c s="7" t="str" r="C69"/>
       <c s="8" t="str" r="D69"/>
       <c s="9" t="inlineStr" r="E69">
         <is>
-          <t xml:space="preserve">95,80</t>
+          <t xml:space="preserve">84,42</t>
         </is>
       </c>
       <c s="10" r="F69">
-        <v>178238</v>
+        <v>296238</v>
       </c>
       <c s="9" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">17 074 350,07</t>
+          <t xml:space="preserve">25 008 780,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H69"/>
     </row>
     <row r="70" ht="15.15" customHeight="0">
       <c s="6" r="A70">
-        <v>46163</v>
+        <v>46213</v>
       </c>
       <c s="7" t="str" r="B70"/>
       <c s="7" t="str" r="C70"/>
       <c s="8" t="str" r="D70"/>
       <c s="9" t="inlineStr" r="E70">
         <is>
-          <t xml:space="preserve">96,21</t>
+          <t xml:space="preserve">86,64</t>
         </is>
       </c>
       <c s="10" r="F70">
-        <v>178238</v>
+        <v>286238</v>
       </c>
       <c s="9" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">17 148 317,97</t>
+          <t xml:space="preserve">24 798 506,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H70"/>
     </row>
     <row r="71" ht="15.1" customHeight="0">
       <c s="6" r="A71">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c s="7" t="str" r="B71"/>
       <c s="7" t="str" r="C71"/>
       <c s="8" t="str" r="D71"/>
       <c s="9" t="inlineStr" r="E71">
         <is>
-          <t xml:space="preserve">96,09</t>
+          <t xml:space="preserve">87,21</t>
         </is>
       </c>
       <c s="10" r="F71">
-        <v>178238</v>
+        <v>286238</v>
       </c>
       <c s="9" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">17 126 435,83</t>
+          <t xml:space="preserve">24 962 507,85</t>
         </is>
       </c>
       <c s="8" t="str" r="H71"/>
     </row>
     <row r="72" ht="15.1" customHeight="0">
       <c s="6" r="A72">
-        <v>46161</v>
+        <v>46211</v>
       </c>
       <c s="7" t="str" r="B72"/>
       <c s="7" t="str" r="C72"/>
       <c s="8" t="str" r="D72"/>
       <c s="9" t="inlineStr" r="E72">
         <is>
-          <t xml:space="preserve">95,58</t>
+          <t xml:space="preserve">86,00</t>
         </is>
       </c>
       <c s="10" r="F72">
-        <v>171238</v>
+        <v>279238</v>
       </c>
       <c s="9" t="inlineStr" r="G72">
         <is>
-          <t xml:space="preserve">16 367 714,02</t>
+          <t xml:space="preserve">24 013 145,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H72"/>
     </row>
     <row r="73" ht="15.15" customHeight="0">
       <c s="6" r="A73">
-        <v>46160</v>
+        <v>46210</v>
       </c>
       <c s="7" t="str" r="B73"/>
       <c s="7" t="str" r="C73"/>
       <c s="8" t="str" r="D73"/>
       <c s="9" t="inlineStr" r="E73">
         <is>
-          <t xml:space="preserve">96,57</t>
+          <t xml:space="preserve">87,59</t>
         </is>
       </c>
       <c s="10" r="F73">
-        <v>164238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G73">
         <is>
-          <t xml:space="preserve">15 860 536,01</t>
+          <t xml:space="preserve">22 880 583,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H73"/>
     </row>
     <row r="74" ht="15.1" customHeight="0">
       <c s="6" r="A74">
-        <v>46157</v>
+        <v>46209</v>
       </c>
       <c s="7" t="str" r="B74"/>
       <c s="7" t="str" r="C74"/>
       <c s="8" t="str" r="D74"/>
       <c s="9" t="inlineStr" r="E74">
         <is>
-          <t xml:space="preserve">96,57</t>
+          <t xml:space="preserve">87,79</t>
         </is>
       </c>
       <c s="10" r="F74">
-        <v>164238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">15 860 863,80</t>
+          <t xml:space="preserve">22 934 993,54</t>
         </is>
       </c>
       <c s="8" t="str" r="H74"/>
     </row>
     <row r="75" ht="15.15" customHeight="0">
       <c s="6" r="A75">
-        <v>46156</v>
+        <v>46206</v>
       </c>
       <c s="7" t="str" r="B75"/>
       <c s="7" t="str" r="C75"/>
       <c s="8" t="str" r="D75"/>
       <c s="9" t="inlineStr" r="E75">
         <is>
-          <t xml:space="preserve">99,21</t>
+          <t xml:space="preserve">86,85</t>
         </is>
       </c>
       <c s="10" r="F75">
-        <v>154238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G75">
         <is>
-          <t xml:space="preserve">15 301 414,23</t>
+          <t xml:space="preserve">22 689 060,12</t>
         </is>
       </c>
       <c s="8" t="str" r="H75"/>
     </row>
     <row r="76" ht="15.1" customHeight="0">
       <c s="6" r="A76">
-        <v>46155</v>
+        <v>46205</v>
       </c>
       <c s="7" t="str" r="B76"/>
       <c s="7" t="str" r="C76"/>
       <c s="8" t="str" r="D76"/>
       <c s="9" t="inlineStr" r="E76">
         <is>
-          <t xml:space="preserve">99,71</t>
+          <t xml:space="preserve">86,84</t>
         </is>
       </c>
       <c s="10" r="F76">
-        <v>147238</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G76">
         <is>
-          <t xml:space="preserve">14 681 335,31</t>
+          <t xml:space="preserve">22 686 413,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H76"/>
     </row>
     <row r="77" ht="15.1" customHeight="0">
       <c s="6" r="A77">
-        <v>46154</v>
+        <v>46204</v>
       </c>
       <c s="7" t="str" r="B77"/>
       <c s="7" t="str" r="C77"/>
       <c s="8" t="str" r="D77"/>
       <c s="9" t="inlineStr" r="E77">
         <is>
-          <t xml:space="preserve">99,23</t>
+          <t xml:space="preserve">85,98</t>
         </is>
       </c>
       <c s="10" r="F77">
-        <v>45000</v>
+        <v>261238</v>
       </c>
       <c s="9" t="inlineStr" r="G77">
         <is>
-          <t xml:space="preserve">4 465 474,11</t>
+          <t xml:space="preserve">22 460 982,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H77"/>
     </row>
-    <row r="78" ht="15.1" customHeight="0">
+    <row r="78" ht="15.15" customHeight="0">
       <c s="6" r="A78">
-        <v>46153</v>
+        <v>46203</v>
       </c>
       <c s="7" t="str" r="B78"/>
       <c s="7" t="str" r="C78"/>
       <c s="8" t="str" r="D78"/>
       <c s="9" t="inlineStr" r="E78">
         <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F78">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G78">
+        <is>
+          <t xml:space="preserve">21 111 164,29</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H78"/>
+    </row>
+    <row r="79" ht="15.1" customHeight="0">
+      <c s="6" r="A79">
+        <v>46202</v>
+      </c>
+      <c s="7" t="str" r="B79"/>
+      <c s="7" t="str" r="C79"/>
+      <c s="8" t="str" r="D79"/>
+      <c s="9" t="inlineStr" r="E79">
+        <is>
+          <t xml:space="preserve">85,04</t>
+        </is>
+      </c>
+      <c s="10" r="F79">
+        <v>248238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G79">
+        <is>
+          <t xml:space="preserve">21 110 821,16</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H79"/>
+    </row>
+    <row r="80" ht="15.15" customHeight="0">
+      <c s="6" r="A80">
+        <v>46199</v>
+      </c>
+      <c s="7" t="str" r="B80"/>
+      <c s="7" t="str" r="C80"/>
+      <c s="8" t="str" r="D80"/>
+      <c s="9" t="inlineStr" r="E80">
+        <is>
+          <t xml:space="preserve">86,19</t>
+        </is>
+      </c>
+      <c s="10" r="F80">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G80">
+        <is>
+          <t xml:space="preserve">20 878 584,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H80"/>
+    </row>
+    <row r="81" ht="15.1" customHeight="0">
+      <c s="6" r="A81">
+        <v>46198</v>
+      </c>
+      <c s="7" t="str" r="B81"/>
+      <c s="7" t="str" r="C81"/>
+      <c s="8" t="str" r="D81"/>
+      <c s="9" t="inlineStr" r="E81">
+        <is>
+          <t xml:space="preserve">85,16</t>
+        </is>
+      </c>
+      <c s="10" r="F81">
+        <v>242238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G81">
+        <is>
+          <t xml:space="preserve">20 629 920,96</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H81"/>
+    </row>
+    <row r="82" ht="15.1" customHeight="0">
+      <c s="6" r="A82">
+        <v>46197</v>
+      </c>
+      <c s="7" t="str" r="B82"/>
+      <c s="7" t="str" r="C82"/>
+      <c s="8" t="str" r="D82"/>
+      <c s="9" t="inlineStr" r="E82">
+        <is>
+          <t xml:space="preserve">84,36</t>
+        </is>
+      </c>
+      <c s="10" r="F82">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G82">
+        <is>
+          <t xml:space="preserve">19 929 612,38</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H82"/>
+    </row>
+    <row r="83" ht="15.15" customHeight="0">
+      <c s="6" r="A83">
+        <v>46196</v>
+      </c>
+      <c s="7" t="str" r="B83"/>
+      <c s="7" t="str" r="C83"/>
+      <c s="8" t="str" r="D83"/>
+      <c s="9" t="inlineStr" r="E83">
+        <is>
+          <t xml:space="preserve">87,34</t>
+        </is>
+      </c>
+      <c s="10" r="F83">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G83">
+        <is>
+          <t xml:space="preserve">20 633 099,70</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H83"/>
+    </row>
+    <row r="84" ht="15.1" customHeight="0">
+      <c s="6" r="A84">
+        <v>46195</v>
+      </c>
+      <c s="7" t="str" r="B84"/>
+      <c s="7" t="str" r="C84"/>
+      <c s="8" t="str" r="D84"/>
+      <c s="9" t="inlineStr" r="E84">
+        <is>
+          <t xml:space="preserve">88,48</t>
+        </is>
+      </c>
+      <c s="10" r="F84">
+        <v>236238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G84">
+        <is>
+          <t xml:space="preserve">20 901 744,56</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H84"/>
+    </row>
+    <row r="85" ht="15.15" customHeight="0">
+      <c s="6" r="A85">
+        <v>46192</v>
+      </c>
+      <c s="7" t="str" r="B85"/>
+      <c s="7" t="str" r="C85"/>
+      <c s="8" t="str" r="D85"/>
+      <c s="9" t="inlineStr" r="E85">
+        <is>
+          <t xml:space="preserve">89,33</t>
+        </is>
+      </c>
+      <c s="10" r="F85">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G85">
+        <is>
+          <t xml:space="preserve">20 031 905,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H85"/>
+    </row>
+    <row r="86" ht="15.1" customHeight="0">
+      <c s="6" r="A86">
+        <v>46191</v>
+      </c>
+      <c s="7" t="str" r="B86"/>
+      <c s="7" t="str" r="C86"/>
+      <c s="8" t="str" r="D86"/>
+      <c s="9" t="inlineStr" r="E86">
+        <is>
+          <t xml:space="preserve">89,32</t>
+        </is>
+      </c>
+      <c s="10" r="F86">
+        <v>224238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G86">
+        <is>
+          <t xml:space="preserve">20 029 658,71</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H86"/>
+    </row>
+    <row r="87" ht="15.1" customHeight="0">
+      <c s="6" r="A87">
+        <v>46190</v>
+      </c>
+      <c s="7" t="str" r="B87"/>
+      <c s="7" t="str" r="C87"/>
+      <c s="8" t="str" r="D87"/>
+      <c s="9" t="inlineStr" r="E87">
+        <is>
+          <t xml:space="preserve">92,25</t>
+        </is>
+      </c>
+      <c s="10" r="F87">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G87">
+        <is>
+          <t xml:space="preserve">19 856 719,48</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H87"/>
+    </row>
+    <row r="88" ht="15.15" customHeight="0">
+      <c s="6" r="A88">
+        <v>46189</v>
+      </c>
+      <c s="7" t="str" r="B88"/>
+      <c s="7" t="str" r="C88"/>
+      <c s="8" t="str" r="D88"/>
+      <c s="9" t="inlineStr" r="E88">
+        <is>
+          <t xml:space="preserve">91,68</t>
+        </is>
+      </c>
+      <c s="10" r="F88">
+        <v>215238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G88">
+        <is>
+          <t xml:space="preserve">19 733 761,44</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H88"/>
+    </row>
+    <row r="89" ht="15.1" customHeight="0">
+      <c s="6" r="A89">
+        <v>46188</v>
+      </c>
+      <c s="7" t="str" r="B89"/>
+      <c s="7" t="str" r="C89"/>
+      <c s="8" t="str" r="D89"/>
+      <c s="9" t="inlineStr" r="E89">
+        <is>
+          <t xml:space="preserve">91,61</t>
+        </is>
+      </c>
+      <c s="10" r="F89">
+        <v>210238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G89">
+        <is>
+          <t xml:space="preserve">19 259 772,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H89"/>
+    </row>
+    <row r="90" ht="15.15" customHeight="0">
+      <c s="6" r="A90">
+        <v>46185</v>
+      </c>
+      <c s="7" t="str" r="B90"/>
+      <c s="7" t="str" r="C90"/>
+      <c s="8" t="str" r="D90"/>
+      <c s="9" t="inlineStr" r="E90">
+        <is>
+          <t xml:space="preserve">89,18</t>
+        </is>
+      </c>
+      <c s="10" r="F90">
+        <v>203238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G90">
+        <is>
+          <t xml:space="preserve">18 123 873,39</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H90"/>
+    </row>
+    <row r="91" ht="15.1" customHeight="0">
+      <c s="6" r="A91">
+        <v>46184</v>
+      </c>
+      <c s="7" t="str" r="B91"/>
+      <c s="7" t="str" r="C91"/>
+      <c s="8" t="str" r="D91"/>
+      <c s="9" t="inlineStr" r="E91">
+        <is>
+          <t xml:space="preserve">86,54</t>
+        </is>
+      </c>
+      <c s="10" r="F91">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G91">
+        <is>
+          <t xml:space="preserve">16 721 948,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H91"/>
+    </row>
+    <row r="92" ht="15.1" customHeight="0">
+      <c s="6" r="A92">
+        <v>46183</v>
+      </c>
+      <c s="7" t="str" r="B92"/>
+      <c s="7" t="str" r="C92"/>
+      <c s="8" t="str" r="D92"/>
+      <c s="9" t="inlineStr" r="E92">
+        <is>
+          <t xml:space="preserve">86,99</t>
+        </is>
+      </c>
+      <c s="10" r="F92">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G92">
+        <is>
+          <t xml:space="preserve">16 809 118,59</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H92"/>
+    </row>
+    <row r="93" ht="15.15" customHeight="0">
+      <c s="6" r="A93">
+        <v>46182</v>
+      </c>
+      <c s="7" t="str" r="B93"/>
+      <c s="7" t="str" r="C93"/>
+      <c s="8" t="str" r="D93"/>
+      <c s="9" t="inlineStr" r="E93">
+        <is>
+          <t xml:space="preserve">90,24</t>
+        </is>
+      </c>
+      <c s="10" r="F93">
+        <v>193238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G93">
+        <is>
+          <t xml:space="preserve">17 438 519,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H93"/>
+    </row>
+    <row r="94" ht="15.1" customHeight="0">
+      <c s="6" r="A94">
+        <v>46181</v>
+      </c>
+      <c s="7" t="str" r="B94"/>
+      <c s="7" t="str" r="C94"/>
+      <c s="8" t="str" r="D94"/>
+      <c s="9" t="inlineStr" r="E94">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F94">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G94">
+        <is>
+          <t xml:space="preserve">17 294 104,22</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H94"/>
+    </row>
+    <row r="95" ht="15.15" customHeight="0">
+      <c s="6" r="A95">
+        <v>46178</v>
+      </c>
+      <c s="7" t="str" r="B95"/>
+      <c s="7" t="str" r="C95"/>
+      <c s="8" t="str" r="D95"/>
+      <c s="9" t="inlineStr" r="E95">
+        <is>
+          <t xml:space="preserve">91,87</t>
+        </is>
+      </c>
+      <c s="10" r="F95">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G95">
+        <is>
+          <t xml:space="preserve">17 293 161,42</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H95"/>
+    </row>
+    <row r="96" ht="15.1" customHeight="0">
+      <c s="6" r="A96">
+        <v>46176</v>
+      </c>
+      <c s="7" t="str" r="B96"/>
+      <c s="7" t="str" r="C96"/>
+      <c s="8" t="str" r="D96"/>
+      <c s="9" t="inlineStr" r="E96">
+        <is>
+          <t xml:space="preserve">93,98</t>
+        </is>
+      </c>
+      <c s="10" r="F96">
+        <v>188238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G96">
+        <is>
+          <t xml:space="preserve">17 691 077,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H96"/>
+    </row>
+    <row r="97" ht="15.1" customHeight="0">
+      <c s="6" r="A97">
+        <v>46175</v>
+      </c>
+      <c s="7" t="str" r="B97"/>
+      <c s="7" t="str" r="C97"/>
+      <c s="8" t="str" r="D97"/>
+      <c s="9" t="inlineStr" r="E97">
+        <is>
+          <t xml:space="preserve">95,13</t>
+        </is>
+      </c>
+      <c s="10" r="F97">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G97">
+        <is>
+          <t xml:space="preserve">17 431 686,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H97"/>
+    </row>
+    <row r="98" ht="15.15" customHeight="0">
+      <c s="6" r="A98">
+        <v>46174</v>
+      </c>
+      <c s="7" t="str" r="B98"/>
+      <c s="7" t="str" r="C98"/>
+      <c s="8" t="str" r="D98"/>
+      <c s="9" t="inlineStr" r="E98">
+        <is>
+          <t xml:space="preserve">94,86</t>
+        </is>
+      </c>
+      <c s="10" r="F98">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G98">
+        <is>
+          <t xml:space="preserve">17 381 042,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H98"/>
+    </row>
+    <row r="99" ht="15.1" customHeight="0">
+      <c s="6" r="A99">
+        <v>46171</v>
+      </c>
+      <c s="7" t="str" r="B99"/>
+      <c s="7" t="str" r="C99"/>
+      <c s="8" t="str" r="D99"/>
+      <c s="9" t="inlineStr" r="E99">
+        <is>
+          <t xml:space="preserve">96,63</t>
+        </is>
+      </c>
+      <c s="10" r="F99">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G99">
+        <is>
+          <t xml:space="preserve">17 706 642,64</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H99"/>
+    </row>
+    <row r="100" ht="15.15" customHeight="0">
+      <c s="6" r="A100">
+        <v>46170</v>
+      </c>
+      <c s="7" t="str" r="B100"/>
+      <c s="7" t="str" r="C100"/>
+      <c s="8" t="str" r="D100"/>
+      <c s="9" t="inlineStr" r="E100">
+        <is>
+          <t xml:space="preserve">95,34</t>
+        </is>
+      </c>
+      <c s="10" r="F100">
+        <v>183238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G100">
+        <is>
+          <t xml:space="preserve">17 469 762,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H100"/>
+    </row>
+    <row r="101" ht="15.1" customHeight="0">
+      <c s="6" r="A101">
+        <v>46169</v>
+      </c>
+      <c s="7" t="str" r="B101"/>
+      <c s="7" t="str" r="C101"/>
+      <c s="8" t="str" r="D101"/>
+      <c s="9" t="inlineStr" r="E101">
+        <is>
+          <t xml:space="preserve">94,29</t>
+        </is>
+      </c>
+      <c s="10" r="F101">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G101">
+        <is>
+          <t xml:space="preserve">16 805 887,53</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H101"/>
+    </row>
+    <row r="102" ht="15.1" customHeight="0">
+      <c s="6" r="A102">
+        <v>46168</v>
+      </c>
+      <c s="7" t="str" r="B102"/>
+      <c s="7" t="str" r="C102"/>
+      <c s="8" t="str" r="D102"/>
+      <c s="9" t="inlineStr" r="E102">
+        <is>
+          <t xml:space="preserve">95,42</t>
+        </is>
+      </c>
+      <c s="10" r="F102">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G102">
+        <is>
+          <t xml:space="preserve">17 007 992,54</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H102"/>
+    </row>
+    <row r="103" ht="15.15" customHeight="0">
+      <c s="6" r="A103">
+        <v>46167</v>
+      </c>
+      <c s="7" t="str" r="B103"/>
+      <c s="7" t="str" r="C103"/>
+      <c s="8" t="str" r="D103"/>
+      <c s="9" t="inlineStr" r="E103">
+        <is>
+          <t xml:space="preserve">95,86</t>
+        </is>
+      </c>
+      <c s="10" r="F103">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G103">
+        <is>
+          <t xml:space="preserve">17 086 768,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H103"/>
+    </row>
+    <row r="104" ht="15.1" customHeight="0">
+      <c s="6" r="A104">
+        <v>46164</v>
+      </c>
+      <c s="7" t="str" r="B104"/>
+      <c s="7" t="str" r="C104"/>
+      <c s="8" t="str" r="D104"/>
+      <c s="9" t="inlineStr" r="E104">
+        <is>
+          <t xml:space="preserve">95,80</t>
+        </is>
+      </c>
+      <c s="10" r="F104">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G104">
+        <is>
+          <t xml:space="preserve">17 074 350,07</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H104"/>
+    </row>
+    <row r="105" ht="15.15" customHeight="0">
+      <c s="6" r="A105">
+        <v>46163</v>
+      </c>
+      <c s="7" t="str" r="B105"/>
+      <c s="7" t="str" r="C105"/>
+      <c s="8" t="str" r="D105"/>
+      <c s="9" t="inlineStr" r="E105">
+        <is>
+          <t xml:space="preserve">96,21</t>
+        </is>
+      </c>
+      <c s="10" r="F105">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G105">
+        <is>
+          <t xml:space="preserve">17 148 317,97</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H105"/>
+    </row>
+    <row r="106" ht="15.1" customHeight="0">
+      <c s="6" r="A106">
+        <v>46162</v>
+      </c>
+      <c s="7" t="str" r="B106"/>
+      <c s="7" t="str" r="C106"/>
+      <c s="8" t="str" r="D106"/>
+      <c s="9" t="inlineStr" r="E106">
+        <is>
+          <t xml:space="preserve">96,09</t>
+        </is>
+      </c>
+      <c s="10" r="F106">
+        <v>178238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G106">
+        <is>
+          <t xml:space="preserve">17 126 435,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H106"/>
+    </row>
+    <row r="107" ht="15.1" customHeight="0">
+      <c s="6" r="A107">
+        <v>46161</v>
+      </c>
+      <c s="7" t="str" r="B107"/>
+      <c s="7" t="str" r="C107"/>
+      <c s="8" t="str" r="D107"/>
+      <c s="9" t="inlineStr" r="E107">
+        <is>
+          <t xml:space="preserve">95,58</t>
+        </is>
+      </c>
+      <c s="10" r="F107">
+        <v>171238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G107">
+        <is>
+          <t xml:space="preserve">16 367 714,02</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H107"/>
+    </row>
+    <row r="108" ht="15.15" customHeight="0">
+      <c s="6" r="A108">
+        <v>46160</v>
+      </c>
+      <c s="7" t="str" r="B108"/>
+      <c s="7" t="str" r="C108"/>
+      <c s="8" t="str" r="D108"/>
+      <c s="9" t="inlineStr" r="E108">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F108">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G108">
+        <is>
+          <t xml:space="preserve">15 860 536,01</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H108"/>
+    </row>
+    <row r="109" ht="15.1" customHeight="0">
+      <c s="6" r="A109">
+        <v>46157</v>
+      </c>
+      <c s="7" t="str" r="B109"/>
+      <c s="7" t="str" r="C109"/>
+      <c s="8" t="str" r="D109"/>
+      <c s="9" t="inlineStr" r="E109">
+        <is>
+          <t xml:space="preserve">96,57</t>
+        </is>
+      </c>
+      <c s="10" r="F109">
+        <v>164238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G109">
+        <is>
+          <t xml:space="preserve">15 860 863,80</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H109"/>
+    </row>
+    <row r="110" ht="15.15" customHeight="0">
+      <c s="6" r="A110">
+        <v>46156</v>
+      </c>
+      <c s="7" t="str" r="B110"/>
+      <c s="7" t="str" r="C110"/>
+      <c s="8" t="str" r="D110"/>
+      <c s="9" t="inlineStr" r="E110">
+        <is>
+          <t xml:space="preserve">99,21</t>
+        </is>
+      </c>
+      <c s="10" r="F110">
+        <v>154238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G110">
+        <is>
+          <t xml:space="preserve">15 301 414,23</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H110"/>
+    </row>
+    <row r="111" ht="15.1" customHeight="0">
+      <c s="6" r="A111">
+        <v>46155</v>
+      </c>
+      <c s="7" t="str" r="B111"/>
+      <c s="7" t="str" r="C111"/>
+      <c s="8" t="str" r="D111"/>
+      <c s="9" t="inlineStr" r="E111">
+        <is>
+          <t xml:space="preserve">99,71</t>
+        </is>
+      </c>
+      <c s="10" r="F111">
+        <v>147238</v>
+      </c>
+      <c s="9" t="inlineStr" r="G111">
+        <is>
+          <t xml:space="preserve">14 681 335,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H111"/>
+    </row>
+    <row r="112" ht="15.1" customHeight="0">
+      <c s="6" r="A112">
+        <v>46154</v>
+      </c>
+      <c s="7" t="str" r="B112"/>
+      <c s="7" t="str" r="C112"/>
+      <c s="8" t="str" r="D112"/>
+      <c s="9" t="inlineStr" r="E112">
+        <is>
+          <t xml:space="preserve">99,23</t>
+        </is>
+      </c>
+      <c s="10" r="F112">
+        <v>45000</v>
+      </c>
+      <c s="9" t="inlineStr" r="G112">
+        <is>
+          <t xml:space="preserve">4 465 474,11</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H112"/>
+    </row>
+    <row r="113" ht="15.1" customHeight="0">
+      <c s="6" r="A113">
+        <v>46153</v>
+      </c>
+      <c s="7" t="str" r="B113"/>
+      <c s="7" t="str" r="C113"/>
+      <c s="8" t="str" r="D113"/>
+      <c s="9" t="inlineStr" r="E113">
+        <is>
           <t xml:space="preserve">100,24</t>
         </is>
       </c>
-      <c s="10" r="F78">
+      <c s="10" r="F113">
         <v>45000</v>
       </c>
-      <c s="9" t="inlineStr" r="G78">
+      <c s="9" t="inlineStr" r="G113">
         <is>
           <t xml:space="preserve">4 510 740,58</t>
         </is>
       </c>
-      <c s="8" t="str" r="H78"/>
-[...1 lines deleted...]
-    <row r="79" ht="0.05" customHeight="1"/>
+      <c s="8" t="str" r="H113"/>
+    </row>
+    <row r="114" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="A15:D15"/>
@@ -2172,50 +2942,120 @@
     <mergeCell ref="G66:H66"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="G67:H67"/>
     <mergeCell ref="A68:D68"/>
     <mergeCell ref="G68:H68"/>
     <mergeCell ref="A69:D69"/>
     <mergeCell ref="G69:H69"/>
     <mergeCell ref="A70:D70"/>
     <mergeCell ref="G70:H70"/>
     <mergeCell ref="A71:D71"/>
     <mergeCell ref="G71:H71"/>
     <mergeCell ref="A72:D72"/>
     <mergeCell ref="G72:H72"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="G73:H73"/>
     <mergeCell ref="A74:D74"/>
     <mergeCell ref="G74:H74"/>
     <mergeCell ref="A75:D75"/>
     <mergeCell ref="G75:H75"/>
     <mergeCell ref="A76:D76"/>
     <mergeCell ref="G76:H76"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="G77:H77"/>
     <mergeCell ref="A78:D78"/>
     <mergeCell ref="G78:H78"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="G80:H80"/>
+    <mergeCell ref="A81:D81"/>
+    <mergeCell ref="G81:H81"/>
+    <mergeCell ref="A82:D82"/>
+    <mergeCell ref="G82:H82"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="G83:H83"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="G84:H84"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="G85:H85"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="G86:H86"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="G87:H87"/>
+    <mergeCell ref="A88:D88"/>
+    <mergeCell ref="G88:H88"/>
+    <mergeCell ref="A89:D89"/>
+    <mergeCell ref="G89:H89"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="G90:H90"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="G92:H92"/>
+    <mergeCell ref="A93:D93"/>
+    <mergeCell ref="G93:H93"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="G94:H94"/>
+    <mergeCell ref="A95:D95"/>
+    <mergeCell ref="G95:H95"/>
+    <mergeCell ref="A96:D96"/>
+    <mergeCell ref="G96:H96"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="G97:H97"/>
+    <mergeCell ref="A98:D98"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="A99:D99"/>
+    <mergeCell ref="G99:H99"/>
+    <mergeCell ref="A100:D100"/>
+    <mergeCell ref="G100:H100"/>
+    <mergeCell ref="A101:D101"/>
+    <mergeCell ref="G101:H101"/>
+    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="G102:H102"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="G103:H103"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="G104:H104"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="G105:H105"/>
+    <mergeCell ref="A106:D106"/>
+    <mergeCell ref="G106:H106"/>
+    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="G107:H107"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="G108:H108"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="G109:H109"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="G110:H110"/>
+    <mergeCell ref="A111:D111"/>
+    <mergeCell ref="G111:H111"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="G112:H112"/>
+    <mergeCell ref="A113:D113"/>
+    <mergeCell ref="G113:H113"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>