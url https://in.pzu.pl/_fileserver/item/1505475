--- v0 (2026-06-26)
+++ v1 (2026-08-12)
@@ -415,1589 +415,2292 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46198</v>
+        <v>46244</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">114,35</t>
+          <t xml:space="preserve">129,15</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>468338</v>
+        <v>598338</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">53 555 390,79</t>
+          <t xml:space="preserve">77 276 422,93</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46197</v>
+        <v>46241</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">113,51</t>
+          <t xml:space="preserve">128,32</t>
         </is>
       </c>
       <c s="10" r="F7">
-        <v>468338</v>
+        <v>588338</v>
       </c>
       <c s="9" t="inlineStr" r="G7">
         <is>
-          <t xml:space="preserve">53 159 726,68</t>
+          <t xml:space="preserve">75 495 058,88</t>
         </is>
       </c>
       <c s="8" t="str" r="H7"/>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="6" r="A8">
-        <v>46196</v>
+        <v>46240</v>
       </c>
       <c s="7" t="str" r="B8"/>
       <c s="7" t="str" r="C8"/>
       <c s="8" t="str" r="D8"/>
       <c s="9" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">115,47</t>
+          <t xml:space="preserve">128,33</t>
         </is>
       </c>
       <c s="10" r="F8">
-        <v>457338</v>
+        <v>575338</v>
       </c>
       <c s="9" t="inlineStr" r="G8">
         <is>
-          <t xml:space="preserve">52 810 637,17</t>
+          <t xml:space="preserve">73 835 094,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H8"/>
     </row>
     <row r="9" ht="15.1" customHeight="0">
       <c s="6" r="A9">
-        <v>46195</v>
+        <v>46239</v>
       </c>
       <c s="7" t="str" r="B9"/>
       <c s="7" t="str" r="C9"/>
       <c s="8" t="str" r="D9"/>
       <c s="9" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">116,00</t>
+          <t xml:space="preserve">127,66</t>
         </is>
       </c>
       <c s="10" r="F9">
-        <v>457338</v>
+        <v>575338</v>
       </c>
       <c s="9" t="inlineStr" r="G9">
         <is>
-          <t xml:space="preserve">53 051 910,27</t>
+          <t xml:space="preserve">73 445 151,05</t>
         </is>
       </c>
       <c s="8" t="str" r="H9"/>
     </row>
     <row r="10" ht="15.15" customHeight="0">
       <c s="6" r="A10">
-        <v>46192</v>
+        <v>46238</v>
       </c>
       <c s="7" t="str" r="B10"/>
       <c s="7" t="str" r="C10"/>
       <c s="8" t="str" r="D10"/>
       <c s="9" t="inlineStr" r="E10">
         <is>
-          <t xml:space="preserve">116,80</t>
+          <t xml:space="preserve">127,97</t>
         </is>
       </c>
       <c s="10" r="F10">
-        <v>449338</v>
+        <v>567338</v>
       </c>
       <c s="9" t="inlineStr" r="G10">
         <is>
-          <t xml:space="preserve">52 481 334,17</t>
+          <t xml:space="preserve">72 602 203,74</t>
         </is>
       </c>
       <c s="8" t="str" r="H10"/>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="6" r="A11">
-        <v>46191</v>
+        <v>46237</v>
       </c>
       <c s="7" t="str" r="B11"/>
       <c s="7" t="str" r="C11"/>
       <c s="8" t="str" r="D11"/>
       <c s="9" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">116,43</t>
+          <t xml:space="preserve">125,55</t>
         </is>
       </c>
       <c s="10" r="F11">
-        <v>449338</v>
+        <v>558338</v>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">52 318 390,91</t>
+          <t xml:space="preserve">70 098 475,03</t>
         </is>
       </c>
       <c s="8" t="str" r="H11"/>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="6" r="A12">
-        <v>46190</v>
+        <v>46234</v>
       </c>
       <c s="7" t="str" r="B12"/>
       <c s="7" t="str" r="C12"/>
       <c s="8" t="str" r="D12"/>
       <c s="9" t="inlineStr" r="E12">
         <is>
-          <t xml:space="preserve">117,66</t>
+          <t xml:space="preserve">124,46</t>
         </is>
       </c>
       <c s="10" r="F12">
-        <v>440338</v>
+        <v>552338</v>
       </c>
       <c s="9" t="inlineStr" r="G12">
         <is>
-          <t xml:space="preserve">51 810 556,87</t>
+          <t xml:space="preserve">68 744 213,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H12"/>
     </row>
     <row r="13" ht="15.15" customHeight="0">
       <c s="6" r="A13">
-        <v>46189</v>
+        <v>46233</v>
       </c>
       <c s="7" t="str" r="B13"/>
       <c s="7" t="str" r="C13"/>
       <c s="8" t="str" r="D13"/>
       <c s="9" t="inlineStr" r="E13">
         <is>
-          <t xml:space="preserve">117,20</t>
+          <t xml:space="preserve">123,76</t>
         </is>
       </c>
       <c s="10" r="F13">
-        <v>431338</v>
+        <v>552338</v>
       </c>
       <c s="9" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">50 551 430,38</t>
+          <t xml:space="preserve">68 357 918,76</t>
         </is>
       </c>
       <c s="8" t="str" r="H13"/>
     </row>
     <row r="14" ht="15.1" customHeight="0">
       <c s="6" r="A14">
-        <v>46188</v>
+        <v>46232</v>
       </c>
       <c s="7" t="str" r="B14"/>
       <c s="7" t="str" r="C14"/>
       <c s="8" t="str" r="D14"/>
       <c s="9" t="inlineStr" r="E14">
         <is>
-          <t xml:space="preserve">115,80</t>
+          <t xml:space="preserve">122,24</t>
         </is>
       </c>
       <c s="10" r="F14">
-        <v>431338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">49 948 985,72</t>
+          <t xml:space="preserve">66 662 921,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H14"/>
     </row>
     <row r="15" ht="15.15" customHeight="0">
       <c s="6" r="A15">
-        <v>46185</v>
+        <v>46231</v>
       </c>
       <c s="7" t="str" r="B15"/>
       <c s="7" t="str" r="C15"/>
       <c s="8" t="str" r="D15"/>
       <c s="9" t="inlineStr" r="E15">
         <is>
-          <t xml:space="preserve">116,64</t>
+          <t xml:space="preserve">121,68</t>
         </is>
       </c>
       <c s="10" r="F15">
-        <v>424338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">49 495 626,59</t>
+          <t xml:space="preserve">66 357 654,99</t>
         </is>
       </c>
       <c s="8" t="str" r="H15"/>
     </row>
     <row r="16" ht="15.1" customHeight="0">
       <c s="6" r="A16">
-        <v>46184</v>
+        <v>46230</v>
       </c>
       <c s="7" t="str" r="B16"/>
       <c s="7" t="str" r="C16"/>
       <c s="8" t="str" r="D16"/>
       <c s="9" t="inlineStr" r="E16">
         <is>
-          <t xml:space="preserve">113,82</t>
+          <t xml:space="preserve">121,60</t>
         </is>
       </c>
       <c s="10" r="F16">
-        <v>424338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">48 297 405,71</t>
+          <t xml:space="preserve">66 312 104,29</t>
         </is>
       </c>
       <c s="8" t="str" r="H16"/>
     </row>
     <row r="17" ht="15.1" customHeight="0">
       <c s="6" r="A17">
-        <v>46183</v>
+        <v>46227</v>
       </c>
       <c s="7" t="str" r="B17"/>
       <c s="7" t="str" r="C17"/>
       <c s="8" t="str" r="D17"/>
       <c s="9" t="inlineStr" r="E17">
         <is>
-          <t xml:space="preserve">113,01</t>
+          <t xml:space="preserve">120,64</t>
         </is>
       </c>
       <c s="10" r="F17">
-        <v>414338</v>
+        <v>539338</v>
       </c>
       <c s="9" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">46 825 669,09</t>
+          <t xml:space="preserve">65 066 648,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H17"/>
     </row>
     <row r="18" ht="15.15" customHeight="0">
       <c s="6" r="A18">
-        <v>46182</v>
+        <v>46226</v>
       </c>
       <c s="7" t="str" r="B18"/>
       <c s="7" t="str" r="C18"/>
       <c s="8" t="str" r="D18"/>
       <c s="9" t="inlineStr" r="E18">
         <is>
-          <t xml:space="preserve">113,82</t>
+          <t xml:space="preserve">120,74</t>
         </is>
       </c>
       <c s="10" r="F18">
-        <v>414338</v>
+        <v>534338</v>
       </c>
       <c s="9" t="inlineStr" r="G18">
         <is>
-          <t xml:space="preserve">47 159 213,17</t>
+          <t xml:space="preserve">64 513 380,91</t>
         </is>
       </c>
       <c s="8" t="str" r="H18"/>
     </row>
     <row r="19" ht="15.1" customHeight="0">
       <c s="6" r="A19">
-        <v>46181</v>
+        <v>46225</v>
       </c>
       <c s="7" t="str" r="B19"/>
       <c s="7" t="str" r="C19"/>
       <c s="8" t="str" r="D19"/>
       <c s="9" t="inlineStr" r="E19">
         <is>
-          <t xml:space="preserve">113,89</t>
+          <t xml:space="preserve">121,98</t>
         </is>
       </c>
       <c s="10" r="F19">
-        <v>404338</v>
+        <v>534338</v>
       </c>
       <c s="9" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">46 050 879,09</t>
+          <t xml:space="preserve">65 180 121,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H19"/>
     </row>
     <row r="20" ht="15.15" customHeight="0">
       <c s="6" r="A20">
-        <v>46178</v>
+        <v>46224</v>
       </c>
       <c s="7" t="str" r="B20"/>
       <c s="7" t="str" r="C20"/>
       <c s="8" t="str" r="D20"/>
       <c s="9" t="inlineStr" r="E20">
         <is>
-          <t xml:space="preserve">113,41</t>
+          <t xml:space="preserve">121,83</t>
         </is>
       </c>
       <c s="10" r="F20">
-        <v>404338</v>
+        <v>527338</v>
       </c>
       <c s="9" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">45 855 032,73</t>
+          <t xml:space="preserve">64 247 075,25</t>
         </is>
       </c>
       <c s="8" t="str" r="H20"/>
     </row>
     <row r="21" ht="15.1" customHeight="0">
       <c s="6" r="A21">
-        <v>46176</v>
+        <v>46223</v>
       </c>
       <c s="7" t="str" r="B21"/>
       <c s="7" t="str" r="C21"/>
       <c s="8" t="str" r="D21"/>
       <c s="9" t="inlineStr" r="E21">
         <is>
-          <t xml:space="preserve">114,58</t>
+          <t xml:space="preserve">120,42</t>
         </is>
       </c>
       <c s="10" r="F21">
-        <v>398338</v>
+        <v>527338</v>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">45 642 750,84</t>
+          <t xml:space="preserve">63 501 363,50</t>
         </is>
       </c>
       <c s="8" t="str" r="H21"/>
     </row>
     <row r="22" ht="15.1" customHeight="0">
       <c s="6" r="A22">
-        <v>46175</v>
+        <v>46220</v>
       </c>
       <c s="7" t="str" r="B22"/>
       <c s="7" t="str" r="C22"/>
       <c s="8" t="str" r="D22"/>
       <c s="9" t="inlineStr" r="E22">
         <is>
-          <t xml:space="preserve">114,30</t>
+          <t xml:space="preserve">119,65</t>
         </is>
       </c>
       <c s="10" r="F22">
-        <v>388338</v>
+        <v>521338</v>
       </c>
       <c s="9" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">44 387 468,73</t>
+          <t xml:space="preserve">62 379 569,41</t>
         </is>
       </c>
       <c s="8" t="str" r="H22"/>
     </row>
     <row r="23" ht="15.15" customHeight="0">
       <c s="6" r="A23">
-        <v>46174</v>
+        <v>46219</v>
       </c>
       <c s="7" t="str" r="B23"/>
       <c s="7" t="str" r="C23"/>
       <c s="8" t="str" r="D23"/>
       <c s="9" t="inlineStr" r="E23">
         <is>
-          <t xml:space="preserve">113,27</t>
+          <t xml:space="preserve">120,64</t>
         </is>
       </c>
       <c s="10" r="F23">
-        <v>388338</v>
+        <v>509338</v>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">43 987 914,50</t>
+          <t xml:space="preserve">61 447 348,01</t>
         </is>
       </c>
       <c s="8" t="str" r="H23"/>
     </row>
     <row r="24" ht="15.1" customHeight="0">
       <c s="6" r="A24">
-        <v>46171</v>
+        <v>46218</v>
       </c>
       <c s="7" t="str" r="B24"/>
       <c s="7" t="str" r="C24"/>
       <c s="8" t="str" r="D24"/>
       <c s="9" t="inlineStr" r="E24">
         <is>
-          <t xml:space="preserve">115,08</t>
+          <t xml:space="preserve">121,20</t>
         </is>
       </c>
       <c s="10" r="F24">
-        <v>379338</v>
+        <v>509338</v>
       </c>
       <c s="9" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">43 653 329,06</t>
+          <t xml:space="preserve">61 733 446,82</t>
         </is>
       </c>
       <c s="8" t="str" r="H24"/>
     </row>
     <row r="25" ht="15.15" customHeight="0">
       <c s="6" r="A25">
-        <v>46170</v>
+        <v>46217</v>
       </c>
       <c s="7" t="str" r="B25"/>
       <c s="7" t="str" r="C25"/>
       <c s="8" t="str" r="D25"/>
       <c s="9" t="inlineStr" r="E25">
         <is>
-          <t xml:space="preserve">114,47</t>
+          <t xml:space="preserve">121,31</t>
         </is>
       </c>
       <c s="10" r="F25">
-        <v>379338</v>
+        <v>503338</v>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">43 422 130,69</t>
+          <t xml:space="preserve">61 058 169,33</t>
         </is>
       </c>
       <c s="8" t="str" r="H25"/>
     </row>
     <row r="26" ht="15.1" customHeight="0">
       <c s="6" r="A26">
-        <v>46169</v>
+        <v>46216</v>
       </c>
       <c s="7" t="str" r="B26"/>
       <c s="7" t="str" r="C26"/>
       <c s="8" t="str" r="D26"/>
       <c s="9" t="inlineStr" r="E26">
         <is>
-          <t xml:space="preserve">114,19</t>
+          <t xml:space="preserve">120,50</t>
         </is>
       </c>
       <c s="10" r="F26">
-        <v>374338</v>
+        <v>503338</v>
       </c>
       <c s="9" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">42 744 327,18</t>
+          <t xml:space="preserve">60 650 529,60</t>
         </is>
       </c>
       <c s="8" t="str" r="H26"/>
     </row>
     <row r="27" ht="15.1" customHeight="0">
       <c s="6" r="A27">
-        <v>46168</v>
+        <v>46213</v>
       </c>
       <c s="7" t="str" r="B27"/>
       <c s="7" t="str" r="C27"/>
       <c s="8" t="str" r="D27"/>
       <c s="9" t="inlineStr" r="E27">
         <is>
-          <t xml:space="preserve">114,87</t>
+          <t xml:space="preserve">120,05</t>
         </is>
       </c>
       <c s="10" r="F27">
-        <v>369338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">42 425 584,41</t>
+          <t xml:space="preserve">59 464 736,93</t>
         </is>
       </c>
       <c s="8" t="str" r="H27"/>
     </row>
     <row r="28" ht="15.15" customHeight="0">
       <c s="6" r="A28">
-        <v>46167</v>
+        <v>46212</v>
       </c>
       <c s="7" t="str" r="B28"/>
       <c s="7" t="str" r="C28"/>
       <c s="8" t="str" r="D28"/>
       <c s="9" t="inlineStr" r="E28">
         <is>
-          <t xml:space="preserve">115,78</t>
+          <t xml:space="preserve">117,86</t>
         </is>
       </c>
       <c s="10" r="F28">
-        <v>369338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">42 761 823,67</t>
+          <t xml:space="preserve">58 379 752,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H28"/>
     </row>
     <row r="29" ht="15.1" customHeight="0">
       <c s="6" r="A29">
-        <v>46164</v>
+        <v>46211</v>
       </c>
       <c s="7" t="str" r="B29"/>
       <c s="7" t="str" r="C29"/>
       <c s="8" t="str" r="D29"/>
       <c s="9" t="inlineStr" r="E29">
         <is>
-          <t xml:space="preserve">113,47</t>
+          <t xml:space="preserve">117,64</t>
         </is>
       </c>
       <c s="10" r="F29">
-        <v>363338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">41 227 502,69</t>
+          <t xml:space="preserve">58 273 030,96</t>
         </is>
       </c>
       <c s="8" t="str" r="H29"/>
     </row>
     <row r="30" ht="15.15" customHeight="0">
       <c s="6" r="A30">
-        <v>46163</v>
+        <v>46210</v>
       </c>
       <c s="7" t="str" r="B30"/>
       <c s="7" t="str" r="C30"/>
       <c s="8" t="str" r="D30"/>
       <c s="9" t="inlineStr" r="E30">
         <is>
-          <t xml:space="preserve">111,99</t>
+          <t xml:space="preserve">117,54</t>
         </is>
       </c>
       <c s="10" r="F30">
-        <v>358338</v>
+        <v>489338</v>
       </c>
       <c s="9" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">40 130 910,48</t>
+          <t xml:space="preserve">57 516 156,56</t>
         </is>
       </c>
       <c s="8" t="str" r="H30"/>
     </row>
     <row r="31" ht="15.1" customHeight="0">
       <c s="6" r="A31">
-        <v>46162</v>
+        <v>46209</v>
       </c>
       <c s="7" t="str" r="B31"/>
       <c s="7" t="str" r="C31"/>
       <c s="8" t="str" r="D31"/>
       <c s="9" t="inlineStr" r="E31">
         <is>
-          <t xml:space="preserve">111,97</t>
+          <t xml:space="preserve">118,01</t>
         </is>
       </c>
       <c s="10" r="F31">
-        <v>358338</v>
+        <v>489338</v>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">40 122 696,60</t>
+          <t xml:space="preserve">57 747 793,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H31"/>
     </row>
     <row r="32" ht="15.1" customHeight="0">
       <c s="6" r="A32">
-        <v>46161</v>
+        <v>46206</v>
       </c>
       <c s="7" t="str" r="B32"/>
       <c s="7" t="str" r="C32"/>
       <c s="8" t="str" r="D32"/>
       <c s="9" t="inlineStr" r="E32">
         <is>
-          <t xml:space="preserve">110,38</t>
+          <t xml:space="preserve">117,57</t>
         </is>
       </c>
       <c s="10" r="F32">
-        <v>351338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">38 779 776,86</t>
+          <t xml:space="preserve">56 825 095,12</t>
         </is>
       </c>
       <c s="8" t="str" r="H32"/>
     </row>
     <row r="33" ht="15.15" customHeight="0">
       <c s="6" r="A33">
-        <v>46160</v>
+        <v>46205</v>
       </c>
       <c s="7" t="str" r="B33"/>
       <c s="7" t="str" r="C33"/>
       <c s="8" t="str" r="D33"/>
       <c s="9" t="inlineStr" r="E33">
         <is>
-          <t xml:space="preserve">111,39</t>
+          <t xml:space="preserve">116,89</t>
         </is>
       </c>
       <c s="10" r="F33">
-        <v>351338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">39 136 695,21</t>
+          <t xml:space="preserve">56 496 651,79</t>
         </is>
       </c>
       <c s="8" t="str" r="H33"/>
     </row>
     <row r="34" ht="15.1" customHeight="0">
       <c s="6" r="A34">
-        <v>46157</v>
+        <v>46204</v>
       </c>
       <c s="7" t="str" r="B34"/>
       <c s="7" t="str" r="C34"/>
       <c s="8" t="str" r="D34"/>
       <c s="9" t="inlineStr" r="E34">
         <is>
-          <t xml:space="preserve">109,94</t>
+          <t xml:space="preserve">115,18</t>
         </is>
       </c>
       <c s="10" r="F34">
-        <v>346338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">38 076 376,95</t>
+          <t xml:space="preserve">55 668 826,89</t>
         </is>
       </c>
       <c s="8" t="str" r="H34"/>
     </row>
     <row r="35" ht="15.15" customHeight="0">
       <c s="6" r="A35">
-        <v>46156</v>
+        <v>46203</v>
       </c>
       <c s="7" t="str" r="B35"/>
       <c s="7" t="str" r="C35"/>
       <c s="8" t="str" r="D35"/>
       <c s="9" t="inlineStr" r="E35">
         <is>
-          <t xml:space="preserve">111,51</t>
+          <t xml:space="preserve">114,16</t>
         </is>
       </c>
       <c s="10" r="F35">
-        <v>346338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">38 619 065,26</t>
+          <t xml:space="preserve">54 266 854,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H35"/>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="6" r="A36">
-        <v>46155</v>
+        <v>46202</v>
       </c>
       <c s="7" t="str" r="B36"/>
       <c s="7" t="str" r="C36"/>
       <c s="8" t="str" r="D36"/>
       <c s="9" t="inlineStr" r="E36">
         <is>
-          <t xml:space="preserve">110,11</t>
+          <t xml:space="preserve">113,44</t>
         </is>
       </c>
       <c s="10" r="F36">
-        <v>341338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">37 583 101,45</t>
+          <t xml:space="preserve">53 920 399,46</t>
         </is>
       </c>
       <c s="8" t="str" r="H36"/>
     </row>
     <row r="37" ht="15.1" customHeight="0">
       <c s="6" r="A37">
-        <v>46154</v>
+        <v>46199</v>
       </c>
       <c s="7" t="str" r="B37"/>
       <c s="7" t="str" r="C37"/>
       <c s="8" t="str" r="D37"/>
       <c s="9" t="inlineStr" r="E37">
         <is>
-          <t xml:space="preserve">108,56</t>
+          <t xml:space="preserve">113,79</t>
         </is>
       </c>
       <c s="10" r="F37">
-        <v>336338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">36 511 331,17</t>
+          <t xml:space="preserve">54 090 088,59</t>
         </is>
       </c>
       <c s="8" t="str" r="H37"/>
     </row>
     <row r="38" ht="15.15" customHeight="0">
       <c s="6" r="A38">
-        <v>46153</v>
+        <v>46198</v>
       </c>
       <c s="7" t="str" r="B38"/>
       <c s="7" t="str" r="C38"/>
       <c s="8" t="str" r="D38"/>
       <c s="9" t="inlineStr" r="E38">
         <is>
-          <t xml:space="preserve">109,87</t>
+          <t xml:space="preserve">114,35</t>
         </is>
       </c>
       <c s="10" r="F38">
-        <v>331338</v>
+        <v>468338</v>
       </c>
       <c s="9" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">36 405 614,04</t>
+          <t xml:space="preserve">53 555 390,79</t>
         </is>
       </c>
       <c s="8" t="str" r="H38"/>
     </row>
     <row r="39" ht="15.1" customHeight="0">
       <c s="6" r="A39">
-        <v>46150</v>
+        <v>46197</v>
       </c>
       <c s="7" t="str" r="B39"/>
       <c s="7" t="str" r="C39"/>
       <c s="8" t="str" r="D39"/>
       <c s="9" t="inlineStr" r="E39">
         <is>
-          <t xml:space="preserve">108,70</t>
+          <t xml:space="preserve">113,51</t>
         </is>
       </c>
       <c s="10" r="F39">
-        <v>326338</v>
+        <v>468338</v>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">35 473 041,66</t>
+          <t xml:space="preserve">53 159 726,68</t>
         </is>
       </c>
       <c s="8" t="str" r="H39"/>
     </row>
     <row r="40" ht="15.15" customHeight="0">
       <c s="6" r="A40">
-        <v>46149</v>
+        <v>46196</v>
       </c>
       <c s="7" t="str" r="B40"/>
       <c s="7" t="str" r="C40"/>
       <c s="8" t="str" r="D40"/>
       <c s="9" t="inlineStr" r="E40">
         <is>
-          <t xml:space="preserve">110,63</t>
+          <t xml:space="preserve">115,47</t>
         </is>
       </c>
       <c s="10" r="F40">
-        <v>320338</v>
+        <v>457338</v>
       </c>
       <c s="9" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">35 439 906,52</t>
+          <t xml:space="preserve">52 810 637,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H40"/>
     </row>
     <row r="41" ht="15.1" customHeight="0">
       <c s="6" r="A41">
-        <v>46148</v>
+        <v>46195</v>
       </c>
       <c s="7" t="str" r="B41"/>
       <c s="7" t="str" r="C41"/>
       <c s="8" t="str" r="D41"/>
       <c s="9" t="inlineStr" r="E41">
         <is>
-          <t xml:space="preserve">111,30</t>
+          <t xml:space="preserve">116,00</t>
         </is>
       </c>
       <c s="10" r="F41">
-        <v>314338</v>
+        <v>457338</v>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">34 986 039,32</t>
+          <t xml:space="preserve">53 051 910,27</t>
         </is>
       </c>
       <c s="8" t="str" r="H41"/>
     </row>
     <row r="42" ht="15.1" customHeight="0">
       <c s="6" r="A42">
-        <v>46147</v>
+        <v>46192</v>
       </c>
       <c s="7" t="str" r="B42"/>
       <c s="7" t="str" r="C42"/>
       <c s="8" t="str" r="D42"/>
       <c s="9" t="inlineStr" r="E42">
         <is>
-          <t xml:space="preserve">108,81</t>
+          <t xml:space="preserve">116,80</t>
         </is>
       </c>
       <c s="10" r="F42">
-        <v>308338</v>
+        <v>449338</v>
       </c>
       <c s="9" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">33 550 227,23</t>
+          <t xml:space="preserve">52 481 334,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H42"/>
     </row>
     <row r="43" ht="15.15" customHeight="0">
       <c s="6" r="A43">
-        <v>46146</v>
+        <v>46191</v>
       </c>
       <c s="7" t="str" r="B43"/>
       <c s="7" t="str" r="C43"/>
       <c s="8" t="str" r="D43"/>
       <c s="9" t="inlineStr" r="E43">
         <is>
-          <t xml:space="preserve">107,84</t>
+          <t xml:space="preserve">116,43</t>
         </is>
       </c>
       <c s="10" r="F43">
-        <v>302338</v>
+        <v>449338</v>
       </c>
       <c s="9" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">32 605 255,17</t>
+          <t xml:space="preserve">52 318 390,91</t>
         </is>
       </c>
       <c s="8" t="str" r="H43"/>
     </row>
     <row r="44" ht="15.1" customHeight="0">
       <c s="6" r="A44">
-        <v>46142</v>
+        <v>46190</v>
       </c>
       <c s="7" t="str" r="B44"/>
       <c s="7" t="str" r="C44"/>
       <c s="8" t="str" r="D44"/>
       <c s="9" t="inlineStr" r="E44">
         <is>
-          <t xml:space="preserve">107,20</t>
+          <t xml:space="preserve">117,66</t>
         </is>
       </c>
       <c s="10" r="F44">
-        <v>302338</v>
+        <v>440338</v>
       </c>
       <c s="9" t="inlineStr" r="G44">
         <is>
-          <t xml:space="preserve">32 409 734,76</t>
+          <t xml:space="preserve">51 810 556,87</t>
         </is>
       </c>
       <c s="8" t="str" r="H44"/>
     </row>
     <row r="45" ht="15.15" customHeight="0">
       <c s="6" r="A45">
-        <v>46141</v>
+        <v>46189</v>
       </c>
       <c s="7" t="str" r="B45"/>
       <c s="7" t="str" r="C45"/>
       <c s="8" t="str" r="D45"/>
       <c s="9" t="inlineStr" r="E45">
         <is>
-          <t xml:space="preserve">107,56</t>
+          <t xml:space="preserve">117,20</t>
         </is>
       </c>
       <c s="10" r="F45">
-        <v>295338</v>
+        <v>431338</v>
       </c>
       <c s="9" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">31 765 345,65</t>
+          <t xml:space="preserve">50 551 430,38</t>
         </is>
       </c>
       <c s="8" t="str" r="H45"/>
     </row>
     <row r="46" ht="15.1" customHeight="0">
       <c s="6" r="A46">
-        <v>46140</v>
+        <v>46188</v>
       </c>
       <c s="7" t="str" r="B46"/>
       <c s="7" t="str" r="C46"/>
       <c s="8" t="str" r="D46"/>
       <c s="9" t="inlineStr" r="E46">
         <is>
-          <t xml:space="preserve">107,29</t>
+          <t xml:space="preserve">115,80</t>
         </is>
       </c>
       <c s="10" r="F46">
-        <v>295338</v>
+        <v>431338</v>
       </c>
       <c s="9" t="inlineStr" r="G46">
         <is>
-          <t xml:space="preserve">31 687 682,14</t>
+          <t xml:space="preserve">49 948 985,72</t>
         </is>
       </c>
       <c s="8" t="str" r="H46"/>
     </row>
     <row r="47" ht="15.1" customHeight="0">
       <c s="6" r="A47">
-        <v>46139</v>
+        <v>46185</v>
       </c>
       <c s="7" t="str" r="B47"/>
       <c s="7" t="str" r="C47"/>
       <c s="8" t="str" r="D47"/>
       <c s="9" t="inlineStr" r="E47">
         <is>
-          <t xml:space="preserve">107,93</t>
+          <t xml:space="preserve">116,64</t>
         </is>
       </c>
       <c s="10" r="F47">
-        <v>289338</v>
+        <v>424338</v>
       </c>
       <c s="9" t="inlineStr" r="G47">
         <is>
-          <t xml:space="preserve">31 226 805,36</t>
+          <t xml:space="preserve">49 495 626,59</t>
         </is>
       </c>
       <c s="8" t="str" r="H47"/>
     </row>
     <row r="48" ht="15.15" customHeight="0">
       <c s="6" r="A48">
-        <v>46136</v>
+        <v>46184</v>
       </c>
       <c s="7" t="str" r="B48"/>
       <c s="7" t="str" r="C48"/>
       <c s="8" t="str" r="D48"/>
       <c s="9" t="inlineStr" r="E48">
         <is>
-          <t xml:space="preserve">108,57</t>
+          <t xml:space="preserve">113,82</t>
         </is>
       </c>
       <c s="10" r="F48">
-        <v>289338</v>
+        <v>424338</v>
       </c>
       <c s="9" t="inlineStr" r="G48">
         <is>
-          <t xml:space="preserve">31 413 604,98</t>
+          <t xml:space="preserve">48 297 405,71</t>
         </is>
       </c>
       <c s="8" t="str" r="H48"/>
     </row>
     <row r="49" ht="15.1" customHeight="0">
       <c s="6" r="A49">
-        <v>46135</v>
+        <v>46183</v>
       </c>
       <c s="7" t="str" r="B49"/>
       <c s="7" t="str" r="C49"/>
       <c s="8" t="str" r="D49"/>
       <c s="9" t="inlineStr" r="E49">
         <is>
-          <t xml:space="preserve">109,16</t>
+          <t xml:space="preserve">113,01</t>
         </is>
       </c>
       <c s="10" r="F49">
-        <v>282338</v>
+        <v>414338</v>
       </c>
       <c s="9" t="inlineStr" r="G49">
         <is>
-          <t xml:space="preserve">30 819 384,77</t>
+          <t xml:space="preserve">46 825 669,09</t>
         </is>
       </c>
       <c s="8" t="str" r="H49"/>
     </row>
     <row r="50" ht="15.15" customHeight="0">
       <c s="6" r="A50">
-        <v>46134</v>
+        <v>46182</v>
       </c>
       <c s="7" t="str" r="B50"/>
       <c s="7" t="str" r="C50"/>
       <c s="8" t="str" r="D50"/>
       <c s="9" t="inlineStr" r="E50">
         <is>
-          <t xml:space="preserve">110,32</t>
+          <t xml:space="preserve">113,82</t>
         </is>
       </c>
       <c s="10" r="F50">
-        <v>282338</v>
+        <v>414338</v>
       </c>
       <c s="9" t="inlineStr" r="G50">
         <is>
-          <t xml:space="preserve">31 148 712,62</t>
+          <t xml:space="preserve">47 159 213,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H50"/>
     </row>
     <row r="51" ht="15.1" customHeight="0">
       <c s="6" r="A51">
-        <v>46133</v>
+        <v>46181</v>
       </c>
       <c s="7" t="str" r="B51"/>
       <c s="7" t="str" r="C51"/>
       <c s="8" t="str" r="D51"/>
       <c s="9" t="inlineStr" r="E51">
         <is>
-          <t xml:space="preserve">110,44</t>
+          <t xml:space="preserve">113,89</t>
         </is>
       </c>
       <c s="10" r="F51">
-        <v>276338</v>
+        <v>404338</v>
       </c>
       <c s="9" t="inlineStr" r="G51">
         <is>
-          <t xml:space="preserve">30 519 962,05</t>
+          <t xml:space="preserve">46 050 879,09</t>
         </is>
       </c>
       <c s="8" t="str" r="H51"/>
     </row>
     <row r="52" ht="15.1" customHeight="0">
       <c s="6" r="A52">
-        <v>46132</v>
+        <v>46178</v>
       </c>
       <c s="7" t="str" r="B52"/>
       <c s="7" t="str" r="C52"/>
       <c s="8" t="str" r="D52"/>
       <c s="9" t="inlineStr" r="E52">
         <is>
-          <t xml:space="preserve">111,19</t>
+          <t xml:space="preserve">113,41</t>
         </is>
       </c>
       <c s="10" r="F52">
-        <v>268338</v>
+        <v>404338</v>
       </c>
       <c s="9" t="inlineStr" r="G52">
         <is>
-          <t xml:space="preserve">29 836 599,28</t>
+          <t xml:space="preserve">45 855 032,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H52"/>
     </row>
     <row r="53" ht="15.15" customHeight="0">
       <c s="6" r="A53">
-        <v>46129</v>
+        <v>46176</v>
       </c>
       <c s="7" t="str" r="B53"/>
       <c s="7" t="str" r="C53"/>
       <c s="8" t="str" r="D53"/>
       <c s="9" t="inlineStr" r="E53">
         <is>
-          <t xml:space="preserve">112,08</t>
+          <t xml:space="preserve">114,58</t>
         </is>
       </c>
       <c s="10" r="F53">
-        <v>263338</v>
+        <v>398338</v>
       </c>
       <c s="9" t="inlineStr" r="G53">
         <is>
-          <t xml:space="preserve">29 515 794,84</t>
+          <t xml:space="preserve">45 642 750,84</t>
         </is>
       </c>
       <c s="8" t="str" r="H53"/>
     </row>
     <row r="54" ht="15.1" customHeight="0">
       <c s="6" r="A54">
-        <v>46128</v>
+        <v>46175</v>
       </c>
       <c s="7" t="str" r="B54"/>
       <c s="7" t="str" r="C54"/>
       <c s="8" t="str" r="D54"/>
       <c s="9" t="inlineStr" r="E54">
         <is>
-          <t xml:space="preserve">110,48</t>
+          <t xml:space="preserve">114,30</t>
         </is>
       </c>
       <c s="10" r="F54">
-        <v>254338</v>
+        <v>388338</v>
       </c>
       <c s="9" t="inlineStr" r="G54">
         <is>
-          <t xml:space="preserve">28 098 172,14</t>
+          <t xml:space="preserve">44 387 468,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H54"/>
     </row>
     <row r="55" ht="15.15" customHeight="0">
       <c s="6" r="A55">
-        <v>46127</v>
+        <v>46174</v>
       </c>
       <c s="7" t="str" r="B55"/>
       <c s="7" t="str" r="C55"/>
       <c s="8" t="str" r="D55"/>
       <c s="9" t="inlineStr" r="E55">
         <is>
-          <t xml:space="preserve">111,06</t>
+          <t xml:space="preserve">113,27</t>
         </is>
       </c>
       <c s="10" r="F55">
-        <v>245338</v>
+        <v>388338</v>
       </c>
       <c s="9" t="inlineStr" r="G55">
         <is>
-          <t xml:space="preserve">27 246 239,07</t>
+          <t xml:space="preserve">43 987 914,50</t>
         </is>
       </c>
       <c s="8" t="str" r="H55"/>
     </row>
     <row r="56" ht="15.1" customHeight="0">
       <c s="6" r="A56">
-        <v>46126</v>
+        <v>46171</v>
       </c>
       <c s="7" t="str" r="B56"/>
       <c s="7" t="str" r="C56"/>
       <c s="8" t="str" r="D56"/>
       <c s="9" t="inlineStr" r="E56">
         <is>
-          <t xml:space="preserve">110,07</t>
+          <t xml:space="preserve">115,08</t>
         </is>
       </c>
       <c s="10" r="F56">
-        <v>238338</v>
+        <v>379338</v>
       </c>
       <c s="9" t="inlineStr" r="G56">
         <is>
-          <t xml:space="preserve">26 234 432,13</t>
+          <t xml:space="preserve">43 653 329,06</t>
         </is>
       </c>
       <c s="8" t="str" r="H56"/>
     </row>
     <row r="57" ht="15.1" customHeight="0">
       <c s="6" r="A57">
-        <v>46125</v>
+        <v>46170</v>
       </c>
       <c s="7" t="str" r="B57"/>
       <c s="7" t="str" r="C57"/>
       <c s="8" t="str" r="D57"/>
       <c s="9" t="inlineStr" r="E57">
         <is>
-          <t xml:space="preserve">108,77</t>
+          <t xml:space="preserve">114,47</t>
         </is>
       </c>
       <c s="10" r="F57">
-        <v>232338</v>
+        <v>379338</v>
       </c>
       <c s="9" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">25 272 465,98</t>
+          <t xml:space="preserve">43 422 130,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H57"/>
     </row>
     <row r="58" ht="15.15" customHeight="0">
       <c s="6" r="A58">
-        <v>46122</v>
+        <v>46169</v>
       </c>
       <c s="7" t="str" r="B58"/>
       <c s="7" t="str" r="C58"/>
       <c s="8" t="str" r="D58"/>
       <c s="9" t="inlineStr" r="E58">
         <is>
-          <t xml:space="preserve">108,82</t>
+          <t xml:space="preserve">114,19</t>
         </is>
       </c>
       <c s="10" r="F58">
-        <v>227338</v>
+        <v>374338</v>
       </c>
       <c s="9" t="inlineStr" r="G58">
         <is>
-          <t xml:space="preserve">24 738 638,84</t>
+          <t xml:space="preserve">42 744 327,18</t>
         </is>
       </c>
       <c s="8" t="str" r="H58"/>
     </row>
     <row r="59" ht="15.1" customHeight="0">
       <c s="6" r="A59">
-        <v>46121</v>
+        <v>46168</v>
       </c>
       <c s="7" t="str" r="B59"/>
       <c s="7" t="str" r="C59"/>
       <c s="8" t="str" r="D59"/>
       <c s="9" t="inlineStr" r="E59">
         <is>
-          <t xml:space="preserve">107,31</t>
+          <t xml:space="preserve">114,87</t>
         </is>
       </c>
       <c s="10" r="F59">
-        <v>218338</v>
+        <v>369338</v>
       </c>
       <c s="9" t="inlineStr" r="G59">
         <is>
-          <t xml:space="preserve">23 429 525,55</t>
+          <t xml:space="preserve">42 425 584,41</t>
         </is>
       </c>
       <c s="8" t="str" r="H59"/>
     </row>
     <row r="60" ht="15.15" customHeight="0">
       <c s="6" r="A60">
-        <v>46120</v>
+        <v>46167</v>
       </c>
       <c s="7" t="str" r="B60"/>
       <c s="7" t="str" r="C60"/>
       <c s="8" t="str" r="D60"/>
       <c s="9" t="inlineStr" r="E60">
         <is>
-          <t xml:space="preserve">107,12</t>
+          <t xml:space="preserve">115,78</t>
         </is>
       </c>
       <c s="10" r="F60">
-        <v>210338</v>
+        <v>369338</v>
       </c>
       <c s="9" t="inlineStr" r="G60">
         <is>
-          <t xml:space="preserve">22 532 274,05</t>
+          <t xml:space="preserve">42 761 823,67</t>
         </is>
       </c>
       <c s="8" t="str" r="H60"/>
     </row>
     <row r="61" ht="15.1" customHeight="0">
       <c s="6" r="A61">
-        <v>46119</v>
+        <v>46164</v>
       </c>
       <c s="7" t="str" r="B61"/>
       <c s="7" t="str" r="C61"/>
       <c s="8" t="str" r="D61"/>
       <c s="9" t="inlineStr" r="E61">
         <is>
-          <t xml:space="preserve">103,64</t>
+          <t xml:space="preserve">113,47</t>
         </is>
       </c>
       <c s="10" r="F61">
-        <v>210338</v>
+        <v>363338</v>
       </c>
       <c s="9" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">21 799 694,83</t>
+          <t xml:space="preserve">41 227 502,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H61"/>
     </row>
     <row r="62" ht="15.1" customHeight="0">
       <c s="6" r="A62">
-        <v>46114</v>
+        <v>46163</v>
       </c>
       <c s="7" t="str" r="B62"/>
       <c s="7" t="str" r="C62"/>
       <c s="8" t="str" r="D62"/>
       <c s="9" t="inlineStr" r="E62">
         <is>
-          <t xml:space="preserve">103,92</t>
+          <t xml:space="preserve">111,99</t>
         </is>
       </c>
       <c s="10" r="F62">
-        <v>205338</v>
+        <v>358338</v>
       </c>
       <c s="9" t="inlineStr" r="G62">
         <is>
-          <t xml:space="preserve">21 338 861,31</t>
+          <t xml:space="preserve">40 130 910,48</t>
         </is>
       </c>
       <c s="8" t="str" r="H62"/>
     </row>
     <row r="63" ht="15.15" customHeight="0">
       <c s="6" r="A63">
-        <v>46113</v>
+        <v>46162</v>
       </c>
       <c s="7" t="str" r="B63"/>
       <c s="7" t="str" r="C63"/>
       <c s="8" t="str" r="D63"/>
       <c s="9" t="inlineStr" r="E63">
         <is>
-          <t xml:space="preserve">102,99</t>
+          <t xml:space="preserve">111,97</t>
         </is>
       </c>
       <c s="10" r="F63">
-        <v>195338</v>
+        <v>358338</v>
       </c>
       <c s="9" t="inlineStr" r="G63">
         <is>
-          <t xml:space="preserve">20 117 369,58</t>
+          <t xml:space="preserve">40 122 696,60</t>
         </is>
       </c>
       <c s="8" t="str" r="H63"/>
     </row>
     <row r="64" ht="15.1" customHeight="0">
       <c s="6" r="A64">
-        <v>46112</v>
+        <v>46161</v>
       </c>
       <c s="7" t="str" r="B64"/>
       <c s="7" t="str" r="C64"/>
       <c s="8" t="str" r="D64"/>
       <c s="9" t="inlineStr" r="E64">
         <is>
-          <t xml:space="preserve">101,37</t>
+          <t xml:space="preserve">110,38</t>
         </is>
       </c>
       <c s="10" r="F64">
-        <v>190338</v>
+        <v>351338</v>
       </c>
       <c s="9" t="inlineStr" r="G64">
         <is>
-          <t xml:space="preserve">19 294 605,25</t>
+          <t xml:space="preserve">38 779 776,86</t>
         </is>
       </c>
       <c s="8" t="str" r="H64"/>
     </row>
     <row r="65" ht="15.15" customHeight="0">
       <c s="6" r="A65">
-        <v>46111</v>
+        <v>46160</v>
       </c>
       <c s="7" t="str" r="B65"/>
       <c s="7" t="str" r="C65"/>
       <c s="8" t="str" r="D65"/>
       <c s="9" t="inlineStr" r="E65">
         <is>
-          <t xml:space="preserve">99,42</t>
+          <t xml:space="preserve">111,39</t>
         </is>
       </c>
       <c s="10" r="F65">
-        <v>185338</v>
+        <v>351338</v>
       </c>
       <c s="9" t="inlineStr" r="G65">
         <is>
-          <t xml:space="preserve">18 426 859,88</t>
+          <t xml:space="preserve">39 136 695,21</t>
         </is>
       </c>
       <c s="8" t="str" r="H65"/>
     </row>
     <row r="66" ht="15.1" customHeight="0">
       <c s="6" r="A66">
-        <v>46108</v>
+        <v>46157</v>
       </c>
       <c s="7" t="str" r="B66"/>
       <c s="7" t="str" r="C66"/>
       <c s="8" t="str" r="D66"/>
       <c s="9" t="inlineStr" r="E66">
         <is>
-          <t xml:space="preserve">98,92</t>
+          <t xml:space="preserve">109,94</t>
         </is>
       </c>
       <c s="10" r="F66">
-        <v>185338</v>
+        <v>346338</v>
       </c>
       <c s="9" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">18 333 847,40</t>
+          <t xml:space="preserve">38 076 376,95</t>
         </is>
       </c>
       <c s="8" t="str" r="H66"/>
     </row>
     <row r="67" ht="15.1" customHeight="0">
       <c s="6" r="A67">
-        <v>46107</v>
+        <v>46156</v>
       </c>
       <c s="7" t="str" r="B67"/>
       <c s="7" t="str" r="C67"/>
       <c s="8" t="str" r="D67"/>
       <c s="9" t="inlineStr" r="E67">
         <is>
-          <t xml:space="preserve">99,70</t>
+          <t xml:space="preserve">111,51</t>
         </is>
       </c>
       <c s="10" r="F67">
-        <v>185338</v>
+        <v>346338</v>
       </c>
       <c s="9" t="inlineStr" r="G67">
         <is>
-          <t xml:space="preserve">18 477 687,67</t>
+          <t xml:space="preserve">38 619 065,26</t>
         </is>
       </c>
       <c s="8" t="str" r="H67"/>
     </row>
     <row r="68" ht="15.15" customHeight="0">
       <c s="6" r="A68">
-        <v>46106</v>
+        <v>46155</v>
       </c>
       <c s="7" t="str" r="B68"/>
       <c s="7" t="str" r="C68"/>
       <c s="8" t="str" r="D68"/>
       <c s="9" t="inlineStr" r="E68">
         <is>
-          <t xml:space="preserve">99,95</t>
+          <t xml:space="preserve">110,11</t>
         </is>
       </c>
       <c s="10" r="F68">
-        <v>180338</v>
+        <v>341338</v>
       </c>
       <c s="9" t="inlineStr" r="G68">
         <is>
-          <t xml:space="preserve">18 025 027,46</t>
+          <t xml:space="preserve">37 583 101,45</t>
         </is>
       </c>
       <c s="8" t="str" r="H68"/>
     </row>
     <row r="69" ht="15.1" customHeight="0">
       <c s="6" r="A69">
-        <v>46105</v>
+        <v>46154</v>
       </c>
       <c s="7" t="str" r="B69"/>
       <c s="7" t="str" r="C69"/>
       <c s="8" t="str" r="D69"/>
       <c s="9" t="inlineStr" r="E69">
         <is>
-          <t xml:space="preserve">98,24</t>
+          <t xml:space="preserve">108,56</t>
         </is>
       </c>
       <c s="10" r="F69">
-        <v>180338</v>
+        <v>336338</v>
       </c>
       <c s="9" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">17 716 959,44</t>
+          <t xml:space="preserve">36 511 331,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H69"/>
     </row>
     <row r="70" ht="15.15" customHeight="0">
       <c s="6" r="A70">
-        <v>46104</v>
+        <v>46153</v>
       </c>
       <c s="7" t="str" r="B70"/>
       <c s="7" t="str" r="C70"/>
       <c s="8" t="str" r="D70"/>
       <c s="9" t="inlineStr" r="E70">
         <is>
-          <t xml:space="preserve">99,28</t>
+          <t xml:space="preserve">109,87</t>
         </is>
       </c>
       <c s="10" r="F70">
-        <v>175338</v>
+        <v>331338</v>
       </c>
       <c s="9" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">17 407 670,94</t>
+          <t xml:space="preserve">36 405 614,04</t>
         </is>
       </c>
       <c s="8" t="str" r="H70"/>
     </row>
     <row r="71" ht="15.1" customHeight="0">
       <c s="6" r="A71">
-        <v>46101</v>
+        <v>46150</v>
       </c>
       <c s="7" t="str" r="B71"/>
       <c s="7" t="str" r="C71"/>
       <c s="8" t="str" r="D71"/>
       <c s="9" t="inlineStr" r="E71">
         <is>
-          <t xml:space="preserve">98,65</t>
+          <t xml:space="preserve">108,70</t>
         </is>
       </c>
       <c s="10" r="F71">
-        <v>170338</v>
+        <v>326338</v>
       </c>
       <c s="9" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">16 803 863,34</t>
+          <t xml:space="preserve">35 473 041,66</t>
         </is>
       </c>
       <c s="8" t="str" r="H71"/>
     </row>
     <row r="72" ht="15.1" customHeight="0">
       <c s="6" r="A72">
-        <v>46100</v>
+        <v>46149</v>
       </c>
       <c s="7" t="str" r="B72"/>
       <c s="7" t="str" r="C72"/>
       <c s="8" t="str" r="D72"/>
       <c s="9" t="inlineStr" r="E72">
         <is>
-          <t xml:space="preserve">100,12</t>
+          <t xml:space="preserve">110,63</t>
         </is>
       </c>
       <c s="10" r="F72">
-        <v>153338</v>
+        <v>320338</v>
       </c>
       <c s="9" t="inlineStr" r="G72">
         <is>
-          <t xml:space="preserve">15 351 949,58</t>
+          <t xml:space="preserve">35 439 906,52</t>
         </is>
       </c>
       <c s="8" t="str" r="H72"/>
     </row>
     <row r="73" ht="15.15" customHeight="0">
       <c s="6" r="A73">
-        <v>46099</v>
+        <v>46148</v>
       </c>
       <c s="7" t="str" r="B73"/>
       <c s="7" t="str" r="C73"/>
       <c s="8" t="str" r="D73"/>
       <c s="9" t="inlineStr" r="E73">
         <is>
-          <t xml:space="preserve">101,74</t>
+          <t xml:space="preserve">111,30</t>
         </is>
       </c>
       <c s="10" r="F73">
-        <v>45100</v>
+        <v>314338</v>
       </c>
       <c s="9" t="inlineStr" r="G73">
         <is>
-          <t xml:space="preserve">4 588 563,60</t>
+          <t xml:space="preserve">34 986 039,32</t>
         </is>
       </c>
       <c s="8" t="str" r="H73"/>
     </row>
     <row r="74" ht="15.1" customHeight="0">
       <c s="6" r="A74">
-        <v>46098</v>
+        <v>46147</v>
       </c>
       <c s="7" t="str" r="B74"/>
       <c s="7" t="str" r="C74"/>
       <c s="8" t="str" r="D74"/>
       <c s="9" t="inlineStr" r="E74">
         <is>
-          <t xml:space="preserve">102,61</t>
+          <t xml:space="preserve">108,81</t>
         </is>
       </c>
       <c s="10" r="F74">
-        <v>45100</v>
+        <v>308338</v>
       </c>
       <c s="9" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">4 627 509,61</t>
+          <t xml:space="preserve">33 550 227,23</t>
         </is>
       </c>
       <c s="8" t="str" r="H74"/>
     </row>
-    <row r="75" ht="15.1" customHeight="0">
+    <row r="75" ht="15.15" customHeight="0">
       <c s="6" r="A75">
-        <v>46097</v>
+        <v>46146</v>
       </c>
       <c s="7" t="str" r="B75"/>
       <c s="7" t="str" r="C75"/>
       <c s="8" t="str" r="D75"/>
       <c s="9" t="inlineStr" r="E75">
         <is>
+          <t xml:space="preserve">107,84</t>
+        </is>
+      </c>
+      <c s="10" r="F75">
+        <v>302338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G75">
+        <is>
+          <t xml:space="preserve">32 605 255,17</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H75"/>
+    </row>
+    <row r="76" ht="15.1" customHeight="0">
+      <c s="6" r="A76">
+        <v>46142</v>
+      </c>
+      <c s="7" t="str" r="B76"/>
+      <c s="7" t="str" r="C76"/>
+      <c s="8" t="str" r="D76"/>
+      <c s="9" t="inlineStr" r="E76">
+        <is>
+          <t xml:space="preserve">107,20</t>
+        </is>
+      </c>
+      <c s="10" r="F76">
+        <v>302338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G76">
+        <is>
+          <t xml:space="preserve">32 409 734,76</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H76"/>
+    </row>
+    <row r="77" ht="15.1" customHeight="0">
+      <c s="6" r="A77">
+        <v>46141</v>
+      </c>
+      <c s="7" t="str" r="B77"/>
+      <c s="7" t="str" r="C77"/>
+      <c s="8" t="str" r="D77"/>
+      <c s="9" t="inlineStr" r="E77">
+        <is>
+          <t xml:space="preserve">107,56</t>
+        </is>
+      </c>
+      <c s="10" r="F77">
+        <v>295338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G77">
+        <is>
+          <t xml:space="preserve">31 765 345,65</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H77"/>
+    </row>
+    <row r="78" ht="15.15" customHeight="0">
+      <c s="6" r="A78">
+        <v>46140</v>
+      </c>
+      <c s="7" t="str" r="B78"/>
+      <c s="7" t="str" r="C78"/>
+      <c s="8" t="str" r="D78"/>
+      <c s="9" t="inlineStr" r="E78">
+        <is>
+          <t xml:space="preserve">107,29</t>
+        </is>
+      </c>
+      <c s="10" r="F78">
+        <v>295338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G78">
+        <is>
+          <t xml:space="preserve">31 687 682,14</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H78"/>
+    </row>
+    <row r="79" ht="15.1" customHeight="0">
+      <c s="6" r="A79">
+        <v>46139</v>
+      </c>
+      <c s="7" t="str" r="B79"/>
+      <c s="7" t="str" r="C79"/>
+      <c s="8" t="str" r="D79"/>
+      <c s="9" t="inlineStr" r="E79">
+        <is>
+          <t xml:space="preserve">107,93</t>
+        </is>
+      </c>
+      <c s="10" r="F79">
+        <v>289338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G79">
+        <is>
+          <t xml:space="preserve">31 226 805,36</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H79"/>
+    </row>
+    <row r="80" ht="15.15" customHeight="0">
+      <c s="6" r="A80">
+        <v>46136</v>
+      </c>
+      <c s="7" t="str" r="B80"/>
+      <c s="7" t="str" r="C80"/>
+      <c s="8" t="str" r="D80"/>
+      <c s="9" t="inlineStr" r="E80">
+        <is>
+          <t xml:space="preserve">108,57</t>
+        </is>
+      </c>
+      <c s="10" r="F80">
+        <v>289338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G80">
+        <is>
+          <t xml:space="preserve">31 413 604,98</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H80"/>
+    </row>
+    <row r="81" ht="15.1" customHeight="0">
+      <c s="6" r="A81">
+        <v>46135</v>
+      </c>
+      <c s="7" t="str" r="B81"/>
+      <c s="7" t="str" r="C81"/>
+      <c s="8" t="str" r="D81"/>
+      <c s="9" t="inlineStr" r="E81">
+        <is>
+          <t xml:space="preserve">109,16</t>
+        </is>
+      </c>
+      <c s="10" r="F81">
+        <v>282338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G81">
+        <is>
+          <t xml:space="preserve">30 819 384,77</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H81"/>
+    </row>
+    <row r="82" ht="15.1" customHeight="0">
+      <c s="6" r="A82">
+        <v>46134</v>
+      </c>
+      <c s="7" t="str" r="B82"/>
+      <c s="7" t="str" r="C82"/>
+      <c s="8" t="str" r="D82"/>
+      <c s="9" t="inlineStr" r="E82">
+        <is>
+          <t xml:space="preserve">110,32</t>
+        </is>
+      </c>
+      <c s="10" r="F82">
+        <v>282338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G82">
+        <is>
+          <t xml:space="preserve">31 148 712,62</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H82"/>
+    </row>
+    <row r="83" ht="15.15" customHeight="0">
+      <c s="6" r="A83">
+        <v>46133</v>
+      </c>
+      <c s="7" t="str" r="B83"/>
+      <c s="7" t="str" r="C83"/>
+      <c s="8" t="str" r="D83"/>
+      <c s="9" t="inlineStr" r="E83">
+        <is>
+          <t xml:space="preserve">110,44</t>
+        </is>
+      </c>
+      <c s="10" r="F83">
+        <v>276338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G83">
+        <is>
+          <t xml:space="preserve">30 519 962,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H83"/>
+    </row>
+    <row r="84" ht="15.1" customHeight="0">
+      <c s="6" r="A84">
+        <v>46132</v>
+      </c>
+      <c s="7" t="str" r="B84"/>
+      <c s="7" t="str" r="C84"/>
+      <c s="8" t="str" r="D84"/>
+      <c s="9" t="inlineStr" r="E84">
+        <is>
+          <t xml:space="preserve">111,19</t>
+        </is>
+      </c>
+      <c s="10" r="F84">
+        <v>268338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G84">
+        <is>
+          <t xml:space="preserve">29 836 599,28</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H84"/>
+    </row>
+    <row r="85" ht="15.15" customHeight="0">
+      <c s="6" r="A85">
+        <v>46129</v>
+      </c>
+      <c s="7" t="str" r="B85"/>
+      <c s="7" t="str" r="C85"/>
+      <c s="8" t="str" r="D85"/>
+      <c s="9" t="inlineStr" r="E85">
+        <is>
+          <t xml:space="preserve">112,08</t>
+        </is>
+      </c>
+      <c s="10" r="F85">
+        <v>263338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G85">
+        <is>
+          <t xml:space="preserve">29 515 794,84</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H85"/>
+    </row>
+    <row r="86" ht="15.1" customHeight="0">
+      <c s="6" r="A86">
+        <v>46128</v>
+      </c>
+      <c s="7" t="str" r="B86"/>
+      <c s="7" t="str" r="C86"/>
+      <c s="8" t="str" r="D86"/>
+      <c s="9" t="inlineStr" r="E86">
+        <is>
+          <t xml:space="preserve">110,48</t>
+        </is>
+      </c>
+      <c s="10" r="F86">
+        <v>254338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G86">
+        <is>
+          <t xml:space="preserve">28 098 172,14</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H86"/>
+    </row>
+    <row r="87" ht="15.1" customHeight="0">
+      <c s="6" r="A87">
+        <v>46127</v>
+      </c>
+      <c s="7" t="str" r="B87"/>
+      <c s="7" t="str" r="C87"/>
+      <c s="8" t="str" r="D87"/>
+      <c s="9" t="inlineStr" r="E87">
+        <is>
+          <t xml:space="preserve">111,06</t>
+        </is>
+      </c>
+      <c s="10" r="F87">
+        <v>245338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G87">
+        <is>
+          <t xml:space="preserve">27 246 239,07</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H87"/>
+    </row>
+    <row r="88" ht="15.15" customHeight="0">
+      <c s="6" r="A88">
+        <v>46126</v>
+      </c>
+      <c s="7" t="str" r="B88"/>
+      <c s="7" t="str" r="C88"/>
+      <c s="8" t="str" r="D88"/>
+      <c s="9" t="inlineStr" r="E88">
+        <is>
+          <t xml:space="preserve">110,07</t>
+        </is>
+      </c>
+      <c s="10" r="F88">
+        <v>238338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G88">
+        <is>
+          <t xml:space="preserve">26 234 432,13</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H88"/>
+    </row>
+    <row r="89" ht="15.1" customHeight="0">
+      <c s="6" r="A89">
+        <v>46125</v>
+      </c>
+      <c s="7" t="str" r="B89"/>
+      <c s="7" t="str" r="C89"/>
+      <c s="8" t="str" r="D89"/>
+      <c s="9" t="inlineStr" r="E89">
+        <is>
+          <t xml:space="preserve">108,77</t>
+        </is>
+      </c>
+      <c s="10" r="F89">
+        <v>232338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G89">
+        <is>
+          <t xml:space="preserve">25 272 465,98</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H89"/>
+    </row>
+    <row r="90" ht="15.15" customHeight="0">
+      <c s="6" r="A90">
+        <v>46122</v>
+      </c>
+      <c s="7" t="str" r="B90"/>
+      <c s="7" t="str" r="C90"/>
+      <c s="8" t="str" r="D90"/>
+      <c s="9" t="inlineStr" r="E90">
+        <is>
+          <t xml:space="preserve">108,82</t>
+        </is>
+      </c>
+      <c s="10" r="F90">
+        <v>227338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G90">
+        <is>
+          <t xml:space="preserve">24 738 638,84</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H90"/>
+    </row>
+    <row r="91" ht="15.1" customHeight="0">
+      <c s="6" r="A91">
+        <v>46121</v>
+      </c>
+      <c s="7" t="str" r="B91"/>
+      <c s="7" t="str" r="C91"/>
+      <c s="8" t="str" r="D91"/>
+      <c s="9" t="inlineStr" r="E91">
+        <is>
+          <t xml:space="preserve">107,31</t>
+        </is>
+      </c>
+      <c s="10" r="F91">
+        <v>218338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G91">
+        <is>
+          <t xml:space="preserve">23 429 525,55</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H91"/>
+    </row>
+    <row r="92" ht="15.1" customHeight="0">
+      <c s="6" r="A92">
+        <v>46120</v>
+      </c>
+      <c s="7" t="str" r="B92"/>
+      <c s="7" t="str" r="C92"/>
+      <c s="8" t="str" r="D92"/>
+      <c s="9" t="inlineStr" r="E92">
+        <is>
+          <t xml:space="preserve">107,12</t>
+        </is>
+      </c>
+      <c s="10" r="F92">
+        <v>210338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G92">
+        <is>
+          <t xml:space="preserve">22 532 274,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H92"/>
+    </row>
+    <row r="93" ht="15.15" customHeight="0">
+      <c s="6" r="A93">
+        <v>46119</v>
+      </c>
+      <c s="7" t="str" r="B93"/>
+      <c s="7" t="str" r="C93"/>
+      <c s="8" t="str" r="D93"/>
+      <c s="9" t="inlineStr" r="E93">
+        <is>
+          <t xml:space="preserve">103,64</t>
+        </is>
+      </c>
+      <c s="10" r="F93">
+        <v>210338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G93">
+        <is>
+          <t xml:space="preserve">21 799 694,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H93"/>
+    </row>
+    <row r="94" ht="15.1" customHeight="0">
+      <c s="6" r="A94">
+        <v>46114</v>
+      </c>
+      <c s="7" t="str" r="B94"/>
+      <c s="7" t="str" r="C94"/>
+      <c s="8" t="str" r="D94"/>
+      <c s="9" t="inlineStr" r="E94">
+        <is>
+          <t xml:space="preserve">103,92</t>
+        </is>
+      </c>
+      <c s="10" r="F94">
+        <v>205338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G94">
+        <is>
+          <t xml:space="preserve">21 338 861,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H94"/>
+    </row>
+    <row r="95" ht="15.15" customHeight="0">
+      <c s="6" r="A95">
+        <v>46113</v>
+      </c>
+      <c s="7" t="str" r="B95"/>
+      <c s="7" t="str" r="C95"/>
+      <c s="8" t="str" r="D95"/>
+      <c s="9" t="inlineStr" r="E95">
+        <is>
+          <t xml:space="preserve">102,99</t>
+        </is>
+      </c>
+      <c s="10" r="F95">
+        <v>195338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G95">
+        <is>
+          <t xml:space="preserve">20 117 369,58</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H95"/>
+    </row>
+    <row r="96" ht="15.1" customHeight="0">
+      <c s="6" r="A96">
+        <v>46112</v>
+      </c>
+      <c s="7" t="str" r="B96"/>
+      <c s="7" t="str" r="C96"/>
+      <c s="8" t="str" r="D96"/>
+      <c s="9" t="inlineStr" r="E96">
+        <is>
+          <t xml:space="preserve">101,37</t>
+        </is>
+      </c>
+      <c s="10" r="F96">
+        <v>190338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G96">
+        <is>
+          <t xml:space="preserve">19 294 605,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H96"/>
+    </row>
+    <row r="97" ht="15.1" customHeight="0">
+      <c s="6" r="A97">
+        <v>46111</v>
+      </c>
+      <c s="7" t="str" r="B97"/>
+      <c s="7" t="str" r="C97"/>
+      <c s="8" t="str" r="D97"/>
+      <c s="9" t="inlineStr" r="E97">
+        <is>
+          <t xml:space="preserve">99,42</t>
+        </is>
+      </c>
+      <c s="10" r="F97">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G97">
+        <is>
+          <t xml:space="preserve">18 426 859,88</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H97"/>
+    </row>
+    <row r="98" ht="15.15" customHeight="0">
+      <c s="6" r="A98">
+        <v>46108</v>
+      </c>
+      <c s="7" t="str" r="B98"/>
+      <c s="7" t="str" r="C98"/>
+      <c s="8" t="str" r="D98"/>
+      <c s="9" t="inlineStr" r="E98">
+        <is>
+          <t xml:space="preserve">98,92</t>
+        </is>
+      </c>
+      <c s="10" r="F98">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G98">
+        <is>
+          <t xml:space="preserve">18 333 847,40</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H98"/>
+    </row>
+    <row r="99" ht="15.1" customHeight="0">
+      <c s="6" r="A99">
+        <v>46107</v>
+      </c>
+      <c s="7" t="str" r="B99"/>
+      <c s="7" t="str" r="C99"/>
+      <c s="8" t="str" r="D99"/>
+      <c s="9" t="inlineStr" r="E99">
+        <is>
+          <t xml:space="preserve">99,70</t>
+        </is>
+      </c>
+      <c s="10" r="F99">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G99">
+        <is>
+          <t xml:space="preserve">18 477 687,67</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H99"/>
+    </row>
+    <row r="100" ht="15.15" customHeight="0">
+      <c s="6" r="A100">
+        <v>46106</v>
+      </c>
+      <c s="7" t="str" r="B100"/>
+      <c s="7" t="str" r="C100"/>
+      <c s="8" t="str" r="D100"/>
+      <c s="9" t="inlineStr" r="E100">
+        <is>
+          <t xml:space="preserve">99,95</t>
+        </is>
+      </c>
+      <c s="10" r="F100">
+        <v>180338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G100">
+        <is>
+          <t xml:space="preserve">18 025 027,46</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H100"/>
+    </row>
+    <row r="101" ht="15.1" customHeight="0">
+      <c s="6" r="A101">
+        <v>46105</v>
+      </c>
+      <c s="7" t="str" r="B101"/>
+      <c s="7" t="str" r="C101"/>
+      <c s="8" t="str" r="D101"/>
+      <c s="9" t="inlineStr" r="E101">
+        <is>
+          <t xml:space="preserve">98,24</t>
+        </is>
+      </c>
+      <c s="10" r="F101">
+        <v>180338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G101">
+        <is>
+          <t xml:space="preserve">17 716 959,44</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H101"/>
+    </row>
+    <row r="102" ht="15.1" customHeight="0">
+      <c s="6" r="A102">
+        <v>46104</v>
+      </c>
+      <c s="7" t="str" r="B102"/>
+      <c s="7" t="str" r="C102"/>
+      <c s="8" t="str" r="D102"/>
+      <c s="9" t="inlineStr" r="E102">
+        <is>
+          <t xml:space="preserve">99,28</t>
+        </is>
+      </c>
+      <c s="10" r="F102">
+        <v>175338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G102">
+        <is>
+          <t xml:space="preserve">17 407 670,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H102"/>
+    </row>
+    <row r="103" ht="15.15" customHeight="0">
+      <c s="6" r="A103">
+        <v>46101</v>
+      </c>
+      <c s="7" t="str" r="B103"/>
+      <c s="7" t="str" r="C103"/>
+      <c s="8" t="str" r="D103"/>
+      <c s="9" t="inlineStr" r="E103">
+        <is>
+          <t xml:space="preserve">98,65</t>
+        </is>
+      </c>
+      <c s="10" r="F103">
+        <v>170338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G103">
+        <is>
+          <t xml:space="preserve">16 803 863,34</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H103"/>
+    </row>
+    <row r="104" ht="15.1" customHeight="0">
+      <c s="6" r="A104">
+        <v>46100</v>
+      </c>
+      <c s="7" t="str" r="B104"/>
+      <c s="7" t="str" r="C104"/>
+      <c s="8" t="str" r="D104"/>
+      <c s="9" t="inlineStr" r="E104">
+        <is>
+          <t xml:space="preserve">100,12</t>
+        </is>
+      </c>
+      <c s="10" r="F104">
+        <v>153338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G104">
+        <is>
+          <t xml:space="preserve">15 351 949,58</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H104"/>
+    </row>
+    <row r="105" ht="15.15" customHeight="0">
+      <c s="6" r="A105">
+        <v>46099</v>
+      </c>
+      <c s="7" t="str" r="B105"/>
+      <c s="7" t="str" r="C105"/>
+      <c s="8" t="str" r="D105"/>
+      <c s="9" t="inlineStr" r="E105">
+        <is>
+          <t xml:space="preserve">101,74</t>
+        </is>
+      </c>
+      <c s="10" r="F105">
+        <v>45100</v>
+      </c>
+      <c s="9" t="inlineStr" r="G105">
+        <is>
+          <t xml:space="preserve">4 588 563,60</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H105"/>
+    </row>
+    <row r="106" ht="15.1" customHeight="0">
+      <c s="6" r="A106">
+        <v>46098</v>
+      </c>
+      <c s="7" t="str" r="B106"/>
+      <c s="7" t="str" r="C106"/>
+      <c s="8" t="str" r="D106"/>
+      <c s="9" t="inlineStr" r="E106">
+        <is>
+          <t xml:space="preserve">102,61</t>
+        </is>
+      </c>
+      <c s="10" r="F106">
+        <v>45100</v>
+      </c>
+      <c s="9" t="inlineStr" r="G106">
+        <is>
+          <t xml:space="preserve">4 627 509,61</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H106"/>
+    </row>
+    <row r="107" ht="15.1" customHeight="0">
+      <c s="6" r="A107">
+        <v>46097</v>
+      </c>
+      <c s="7" t="str" r="B107"/>
+      <c s="7" t="str" r="C107"/>
+      <c s="8" t="str" r="D107"/>
+      <c s="9" t="inlineStr" r="E107">
+        <is>
           <t xml:space="preserve">100,00</t>
         </is>
       </c>
-      <c s="10" r="F75">
+      <c s="10" r="F107">
         <v>45100</v>
       </c>
-      <c s="9" t="inlineStr" r="G75">
+      <c s="9" t="inlineStr" r="G107">
         <is>
           <t xml:space="preserve">4 510 000,00</t>
         </is>
       </c>
-      <c s="8" t="str" r="H75"/>
-[...1 lines deleted...]
-    <row r="76" ht="0.05" customHeight="1"/>
+      <c s="8" t="str" r="H107"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="A15:D15"/>
@@ -2100,50 +2803,114 @@
     <mergeCell ref="G63:H63"/>
     <mergeCell ref="A64:D64"/>
     <mergeCell ref="G64:H64"/>
     <mergeCell ref="A65:D65"/>
     <mergeCell ref="G65:H65"/>
     <mergeCell ref="A66:D66"/>
     <mergeCell ref="G66:H66"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="G67:H67"/>
     <mergeCell ref="A68:D68"/>
     <mergeCell ref="G68:H68"/>
     <mergeCell ref="A69:D69"/>
     <mergeCell ref="G69:H69"/>
     <mergeCell ref="A70:D70"/>
     <mergeCell ref="G70:H70"/>
     <mergeCell ref="A71:D71"/>
     <mergeCell ref="G71:H71"/>
     <mergeCell ref="A72:D72"/>
     <mergeCell ref="G72:H72"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="G73:H73"/>
     <mergeCell ref="A74:D74"/>
     <mergeCell ref="G74:H74"/>
     <mergeCell ref="A75:D75"/>
     <mergeCell ref="G75:H75"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="G76:H76"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="G77:H77"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="G78:H78"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="G80:H80"/>
+    <mergeCell ref="A81:D81"/>
+    <mergeCell ref="G81:H81"/>
+    <mergeCell ref="A82:D82"/>
+    <mergeCell ref="G82:H82"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="G83:H83"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="G84:H84"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="G85:H85"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="G86:H86"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="G87:H87"/>
+    <mergeCell ref="A88:D88"/>
+    <mergeCell ref="G88:H88"/>
+    <mergeCell ref="A89:D89"/>
+    <mergeCell ref="G89:H89"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="G90:H90"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="G92:H92"/>
+    <mergeCell ref="A93:D93"/>
+    <mergeCell ref="G93:H93"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="G94:H94"/>
+    <mergeCell ref="A95:D95"/>
+    <mergeCell ref="G95:H95"/>
+    <mergeCell ref="A96:D96"/>
+    <mergeCell ref="G96:H96"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="G97:H97"/>
+    <mergeCell ref="A98:D98"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="A99:D99"/>
+    <mergeCell ref="G99:H99"/>
+    <mergeCell ref="A100:D100"/>
+    <mergeCell ref="G100:H100"/>
+    <mergeCell ref="A101:D101"/>
+    <mergeCell ref="G101:H101"/>
+    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="G102:H102"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="G103:H103"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="G104:H104"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="G105:H105"/>
+    <mergeCell ref="A106:D106"/>
+    <mergeCell ref="G106:H106"/>
+    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="G107:H107"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>