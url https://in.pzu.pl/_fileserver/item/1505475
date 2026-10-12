--- v1 (2026-08-12)
+++ v2 (2026-10-12)
@@ -415,2292 +415,3239 @@
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c s="3" t="str" r="B5"/>
       <c s="3" t="str" r="C5"/>
       <c s="4" t="str" r="D5"/>
       <c s="5" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto na certyfikat inwestycyjny - WANCI</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">Liczba wyemitowanych certyfikatów inwestycyjnych</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="G5">
         <is>
           <t xml:space="preserve">Wartość aktywów netto funduszu</t>
         </is>
       </c>
       <c s="4" t="str" r="H5"/>
     </row>
     <row r="6" ht="15.1" customHeight="0">
       <c s="6" r="A6">
-        <v>46244</v>
+        <v>46303</v>
       </c>
       <c s="7" t="str" r="B6"/>
       <c s="7" t="str" r="C6"/>
       <c s="8" t="str" r="D6"/>
       <c s="9" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">129,15</t>
+          <t xml:space="preserve">130,45</t>
         </is>
       </c>
       <c s="10" r="F6">
-        <v>598338</v>
+        <v>822338</v>
       </c>
       <c s="9" t="inlineStr" r="G6">
         <is>
-          <t xml:space="preserve">77 276 422,93</t>
+          <t xml:space="preserve">107 271 184,45</t>
         </is>
       </c>
       <c s="8" t="str" r="H6"/>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="6" r="A7">
-        <v>46241</v>
+        <v>46302</v>
       </c>
       <c s="7" t="str" r="B7"/>
       <c s="7" t="str" r="C7"/>
       <c s="8" t="str" r="D7"/>
       <c s="9" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">128,32</t>
+          <t xml:space="preserve">131,33</t>
         </is>
       </c>
       <c s="10" r="F7">
-        <v>588338</v>
+        <v>817338</v>
       </c>
       <c s="9" t="inlineStr" r="G7">
         <is>
-          <t xml:space="preserve">75 495 058,88</t>
+          <t xml:space="preserve">107 343 219,74</t>
         </is>
       </c>
       <c s="8" t="str" r="H7"/>
     </row>
     <row r="8" ht="15.15" customHeight="0">
       <c s="6" r="A8">
-        <v>46240</v>
+        <v>46301</v>
       </c>
       <c s="7" t="str" r="B8"/>
       <c s="7" t="str" r="C8"/>
       <c s="8" t="str" r="D8"/>
       <c s="9" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">128,33</t>
+          <t xml:space="preserve">133,24</t>
         </is>
       </c>
       <c s="10" r="F8">
-        <v>575338</v>
+        <v>817338</v>
       </c>
       <c s="9" t="inlineStr" r="G8">
         <is>
-          <t xml:space="preserve">73 835 094,40</t>
+          <t xml:space="preserve">108 904 460,20</t>
         </is>
       </c>
       <c s="8" t="str" r="H8"/>
     </row>
     <row r="9" ht="15.1" customHeight="0">
       <c s="6" r="A9">
-        <v>46239</v>
+        <v>46300</v>
       </c>
       <c s="7" t="str" r="B9"/>
       <c s="7" t="str" r="C9"/>
       <c s="8" t="str" r="D9"/>
       <c s="9" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">127,66</t>
+          <t xml:space="preserve">130,99</t>
         </is>
       </c>
       <c s="10" r="F9">
-        <v>575338</v>
+        <v>806338</v>
       </c>
       <c s="9" t="inlineStr" r="G9">
         <is>
-          <t xml:space="preserve">73 445 151,05</t>
+          <t xml:space="preserve">105 623 147,65</t>
         </is>
       </c>
       <c s="8" t="str" r="H9"/>
     </row>
     <row r="10" ht="15.15" customHeight="0">
       <c s="6" r="A10">
-        <v>46238</v>
+        <v>46297</v>
       </c>
       <c s="7" t="str" r="B10"/>
       <c s="7" t="str" r="C10"/>
       <c s="8" t="str" r="D10"/>
       <c s="9" t="inlineStr" r="E10">
         <is>
-          <t xml:space="preserve">127,97</t>
+          <t xml:space="preserve">129,39</t>
         </is>
       </c>
       <c s="10" r="F10">
-        <v>567338</v>
+        <v>806338</v>
       </c>
       <c s="9" t="inlineStr" r="G10">
         <is>
-          <t xml:space="preserve">72 602 203,74</t>
+          <t xml:space="preserve">104 328 427,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H10"/>
     </row>
     <row r="11" ht="15.1" customHeight="0">
       <c s="6" r="A11">
-        <v>46237</v>
+        <v>46296</v>
       </c>
       <c s="7" t="str" r="B11"/>
       <c s="7" t="str" r="C11"/>
       <c s="8" t="str" r="D11"/>
       <c s="9" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">125,55</t>
+          <t xml:space="preserve">129,78</t>
         </is>
       </c>
       <c s="10" r="F11">
-        <v>558338</v>
+        <v>801338</v>
       </c>
       <c s="9" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">70 098 475,03</t>
+          <t xml:space="preserve">103 997 680,78</t>
         </is>
       </c>
       <c s="8" t="str" r="H11"/>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="6" r="A12">
-        <v>46234</v>
+        <v>46295</v>
       </c>
       <c s="7" t="str" r="B12"/>
       <c s="7" t="str" r="C12"/>
       <c s="8" t="str" r="D12"/>
       <c s="9" t="inlineStr" r="E12">
         <is>
-          <t xml:space="preserve">124,46</t>
+          <t xml:space="preserve">131,77</t>
         </is>
       </c>
       <c s="10" r="F12">
-        <v>552338</v>
+        <v>795338</v>
       </c>
       <c s="9" t="inlineStr" r="G12">
         <is>
-          <t xml:space="preserve">68 744 213,40</t>
+          <t xml:space="preserve">104 798 298,50</t>
         </is>
       </c>
       <c s="8" t="str" r="H12"/>
     </row>
     <row r="13" ht="15.15" customHeight="0">
       <c s="6" r="A13">
-        <v>46233</v>
+        <v>46294</v>
       </c>
       <c s="7" t="str" r="B13"/>
       <c s="7" t="str" r="C13"/>
       <c s="8" t="str" r="D13"/>
       <c s="9" t="inlineStr" r="E13">
         <is>
-          <t xml:space="preserve">123,76</t>
+          <t xml:space="preserve">130,99</t>
         </is>
       </c>
       <c s="10" r="F13">
-        <v>552338</v>
+        <v>790338</v>
       </c>
       <c s="9" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">68 357 918,76</t>
+          <t xml:space="preserve">103 527 317,13</t>
         </is>
       </c>
       <c s="8" t="str" r="H13"/>
     </row>
     <row r="14" ht="15.1" customHeight="0">
       <c s="6" r="A14">
-        <v>46232</v>
+        <v>46293</v>
       </c>
       <c s="7" t="str" r="B14"/>
       <c s="7" t="str" r="C14"/>
       <c s="8" t="str" r="D14"/>
       <c s="9" t="inlineStr" r="E14">
         <is>
-          <t xml:space="preserve">122,24</t>
+          <t xml:space="preserve">131,10</t>
         </is>
       </c>
       <c s="10" r="F14">
-        <v>545338</v>
+        <v>790338</v>
       </c>
       <c s="9" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">66 662 921,36</t>
+          <t xml:space="preserve">103 615 860,24</t>
         </is>
       </c>
       <c s="8" t="str" r="H14"/>
     </row>
     <row r="15" ht="15.15" customHeight="0">
       <c s="6" r="A15">
-        <v>46231</v>
+        <v>46290</v>
       </c>
       <c s="7" t="str" r="B15"/>
       <c s="7" t="str" r="C15"/>
       <c s="8" t="str" r="D15"/>
       <c s="9" t="inlineStr" r="E15">
         <is>
-          <t xml:space="preserve">121,68</t>
+          <t xml:space="preserve">131,41</t>
         </is>
       </c>
       <c s="10" r="F15">
-        <v>545338</v>
+        <v>783338</v>
       </c>
       <c s="9" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">66 357 654,99</t>
+          <t xml:space="preserve">102 941 449,75</t>
         </is>
       </c>
       <c s="8" t="str" r="H15"/>
     </row>
     <row r="16" ht="15.1" customHeight="0">
       <c s="6" r="A16">
-        <v>46230</v>
+        <v>46289</v>
       </c>
       <c s="7" t="str" r="B16"/>
       <c s="7" t="str" r="C16"/>
       <c s="8" t="str" r="D16"/>
       <c s="9" t="inlineStr" r="E16">
         <is>
-          <t xml:space="preserve">121,60</t>
+          <t xml:space="preserve">131,69</t>
         </is>
       </c>
       <c s="10" r="F16">
-        <v>545338</v>
+        <v>772338</v>
       </c>
       <c s="9" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">66 312 104,29</t>
+          <t xml:space="preserve">101 711 255,75</t>
         </is>
       </c>
       <c s="8" t="str" r="H16"/>
     </row>
     <row r="17" ht="15.1" customHeight="0">
       <c s="6" r="A17">
-        <v>46227</v>
+        <v>46288</v>
       </c>
       <c s="7" t="str" r="B17"/>
       <c s="7" t="str" r="C17"/>
       <c s="8" t="str" r="D17"/>
       <c s="9" t="inlineStr" r="E17">
         <is>
-          <t xml:space="preserve">120,64</t>
+          <t xml:space="preserve">131,66</t>
         </is>
       </c>
       <c s="10" r="F17">
-        <v>539338</v>
+        <v>772338</v>
       </c>
       <c s="9" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">65 066 648,22</t>
+          <t xml:space="preserve">101 682 411,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H17"/>
     </row>
     <row r="18" ht="15.15" customHeight="0">
       <c s="6" r="A18">
-        <v>46226</v>
+        <v>46287</v>
       </c>
       <c s="7" t="str" r="B18"/>
       <c s="7" t="str" r="C18"/>
       <c s="8" t="str" r="D18"/>
       <c s="9" t="inlineStr" r="E18">
         <is>
-          <t xml:space="preserve">120,74</t>
+          <t xml:space="preserve">132,66</t>
         </is>
       </c>
       <c s="10" r="F18">
-        <v>534338</v>
+        <v>767338</v>
       </c>
       <c s="9" t="inlineStr" r="G18">
         <is>
-          <t xml:space="preserve">64 513 380,91</t>
+          <t xml:space="preserve">101 793 281,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H18"/>
     </row>
     <row r="19" ht="15.1" customHeight="0">
       <c s="6" r="A19">
-        <v>46225</v>
+        <v>46286</v>
       </c>
       <c s="7" t="str" r="B19"/>
       <c s="7" t="str" r="C19"/>
       <c s="8" t="str" r="D19"/>
       <c s="9" t="inlineStr" r="E19">
         <is>
-          <t xml:space="preserve">121,98</t>
+          <t xml:space="preserve">132,31</t>
         </is>
       </c>
       <c s="10" r="F19">
-        <v>534338</v>
+        <v>762338</v>
       </c>
       <c s="9" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">65 180 121,47</t>
+          <t xml:space="preserve">100 861 305,33</t>
         </is>
       </c>
       <c s="8" t="str" r="H19"/>
     </row>
     <row r="20" ht="15.15" customHeight="0">
       <c s="6" r="A20">
-        <v>46224</v>
+        <v>46283</v>
       </c>
       <c s="7" t="str" r="B20"/>
       <c s="7" t="str" r="C20"/>
       <c s="8" t="str" r="D20"/>
       <c s="9" t="inlineStr" r="E20">
         <is>
-          <t xml:space="preserve">121,83</t>
+          <t xml:space="preserve">129,30</t>
         </is>
       </c>
       <c s="10" r="F20">
-        <v>527338</v>
+        <v>757338</v>
       </c>
       <c s="9" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">64 247 075,25</t>
+          <t xml:space="preserve">97 920 175,98</t>
         </is>
       </c>
       <c s="8" t="str" r="H20"/>
     </row>
     <row r="21" ht="15.1" customHeight="0">
       <c s="6" r="A21">
-        <v>46223</v>
+        <v>46282</v>
       </c>
       <c s="7" t="str" r="B21"/>
       <c s="7" t="str" r="C21"/>
       <c s="8" t="str" r="D21"/>
       <c s="9" t="inlineStr" r="E21">
         <is>
-          <t xml:space="preserve">120,42</t>
+          <t xml:space="preserve">130,39</t>
         </is>
       </c>
       <c s="10" r="F21">
-        <v>527338</v>
+        <v>757338</v>
       </c>
       <c s="9" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">63 501 363,50</t>
+          <t xml:space="preserve">98 751 306,52</t>
         </is>
       </c>
       <c s="8" t="str" r="H21"/>
     </row>
     <row r="22" ht="15.1" customHeight="0">
       <c s="6" r="A22">
-        <v>46220</v>
+        <v>46281</v>
       </c>
       <c s="7" t="str" r="B22"/>
       <c s="7" t="str" r="C22"/>
       <c s="8" t="str" r="D22"/>
       <c s="9" t="inlineStr" r="E22">
         <is>
-          <t xml:space="preserve">119,65</t>
+          <t xml:space="preserve">128,43</t>
         </is>
       </c>
       <c s="10" r="F22">
-        <v>521338</v>
+        <v>757338</v>
       </c>
       <c s="9" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">62 379 569,41</t>
+          <t xml:space="preserve">97 261 393,81</t>
         </is>
       </c>
       <c s="8" t="str" r="H22"/>
     </row>
     <row r="23" ht="15.15" customHeight="0">
       <c s="6" r="A23">
-        <v>46219</v>
+        <v>46280</v>
       </c>
       <c s="7" t="str" r="B23"/>
       <c s="7" t="str" r="C23"/>
       <c s="8" t="str" r="D23"/>
       <c s="9" t="inlineStr" r="E23">
         <is>
-          <t xml:space="preserve">120,64</t>
+          <t xml:space="preserve">128,00</t>
         </is>
       </c>
       <c s="10" r="F23">
-        <v>509338</v>
+        <v>752338</v>
       </c>
       <c s="9" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">61 447 348,01</t>
+          <t xml:space="preserve">96 300 211,30</t>
         </is>
       </c>
       <c s="8" t="str" r="H23"/>
     </row>
     <row r="24" ht="15.1" customHeight="0">
       <c s="6" r="A24">
-        <v>46218</v>
+        <v>46279</v>
       </c>
       <c s="7" t="str" r="B24"/>
       <c s="7" t="str" r="C24"/>
       <c s="8" t="str" r="D24"/>
       <c s="9" t="inlineStr" r="E24">
         <is>
-          <t xml:space="preserve">121,20</t>
+          <t xml:space="preserve">128,80</t>
         </is>
       </c>
       <c s="10" r="F24">
-        <v>509338</v>
+        <v>746338</v>
       </c>
       <c s="9" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">61 733 446,82</t>
+          <t xml:space="preserve">96 127 250,35</t>
         </is>
       </c>
       <c s="8" t="str" r="H24"/>
     </row>
     <row r="25" ht="15.15" customHeight="0">
       <c s="6" r="A25">
-        <v>46217</v>
+        <v>46276</v>
       </c>
       <c s="7" t="str" r="B25"/>
       <c s="7" t="str" r="C25"/>
       <c s="8" t="str" r="D25"/>
       <c s="9" t="inlineStr" r="E25">
         <is>
-          <t xml:space="preserve">121,31</t>
+          <t xml:space="preserve">129,62</t>
         </is>
       </c>
       <c s="10" r="F25">
-        <v>503338</v>
+        <v>746338</v>
       </c>
       <c s="9" t="inlineStr" r="G25">
         <is>
-          <t xml:space="preserve">61 058 169,33</t>
+          <t xml:space="preserve">96 739 596,12</t>
         </is>
       </c>
       <c s="8" t="str" r="H25"/>
     </row>
     <row r="26" ht="15.1" customHeight="0">
       <c s="6" r="A26">
-        <v>46216</v>
+        <v>46275</v>
       </c>
       <c s="7" t="str" r="B26"/>
       <c s="7" t="str" r="C26"/>
       <c s="8" t="str" r="D26"/>
       <c s="9" t="inlineStr" r="E26">
         <is>
-          <t xml:space="preserve">120,50</t>
+          <t xml:space="preserve">129,27</t>
         </is>
       </c>
       <c s="10" r="F26">
-        <v>503338</v>
+        <v>738338</v>
       </c>
       <c s="9" t="inlineStr" r="G26">
         <is>
-          <t xml:space="preserve">60 650 529,60</t>
+          <t xml:space="preserve">95 446 120,94</t>
         </is>
       </c>
       <c s="8" t="str" r="H26"/>
     </row>
     <row r="27" ht="15.1" customHeight="0">
       <c s="6" r="A27">
-        <v>46213</v>
+        <v>46274</v>
       </c>
       <c s="7" t="str" r="B27"/>
       <c s="7" t="str" r="C27"/>
       <c s="8" t="str" r="D27"/>
       <c s="9" t="inlineStr" r="E27">
         <is>
-          <t xml:space="preserve">120,05</t>
+          <t xml:space="preserve">130,39</t>
         </is>
       </c>
       <c s="10" r="F27">
-        <v>495338</v>
+        <v>730338</v>
       </c>
       <c s="9" t="inlineStr" r="G27">
         <is>
-          <t xml:space="preserve">59 464 736,93</t>
+          <t xml:space="preserve">95 229 265,53</t>
         </is>
       </c>
       <c s="8" t="str" r="H27"/>
     </row>
     <row r="28" ht="15.15" customHeight="0">
       <c s="6" r="A28">
-        <v>46212</v>
+        <v>46273</v>
       </c>
       <c s="7" t="str" r="B28"/>
       <c s="7" t="str" r="C28"/>
       <c s="8" t="str" r="D28"/>
       <c s="9" t="inlineStr" r="E28">
         <is>
-          <t xml:space="preserve">117,86</t>
+          <t xml:space="preserve">131,57</t>
         </is>
       </c>
       <c s="10" r="F28">
-        <v>495338</v>
+        <v>730338</v>
       </c>
       <c s="9" t="inlineStr" r="G28">
         <is>
-          <t xml:space="preserve">58 379 752,36</t>
+          <t xml:space="preserve">96 088 105,10</t>
         </is>
       </c>
       <c s="8" t="str" r="H28"/>
     </row>
     <row r="29" ht="15.1" customHeight="0">
       <c s="6" r="A29">
-        <v>46211</v>
+        <v>46272</v>
       </c>
       <c s="7" t="str" r="B29"/>
       <c s="7" t="str" r="C29"/>
       <c s="8" t="str" r="D29"/>
       <c s="9" t="inlineStr" r="E29">
         <is>
-          <t xml:space="preserve">117,64</t>
+          <t xml:space="preserve">129,62</t>
         </is>
       </c>
       <c s="10" r="F29">
-        <v>495338</v>
+        <v>725338</v>
       </c>
       <c s="9" t="inlineStr" r="G29">
         <is>
-          <t xml:space="preserve">58 273 030,96</t>
+          <t xml:space="preserve">94 021 585,67</t>
         </is>
       </c>
       <c s="8" t="str" r="H29"/>
     </row>
     <row r="30" ht="15.15" customHeight="0">
       <c s="6" r="A30">
-        <v>46210</v>
+        <v>46269</v>
       </c>
       <c s="7" t="str" r="B30"/>
       <c s="7" t="str" r="C30"/>
       <c s="8" t="str" r="D30"/>
       <c s="9" t="inlineStr" r="E30">
         <is>
-          <t xml:space="preserve">117,54</t>
+          <t xml:space="preserve">129,28</t>
         </is>
       </c>
       <c s="10" r="F30">
-        <v>489338</v>
+        <v>725338</v>
       </c>
       <c s="9" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">57 516 156,56</t>
+          <t xml:space="preserve">93 772 501,72</t>
         </is>
       </c>
       <c s="8" t="str" r="H30"/>
     </row>
     <row r="31" ht="15.1" customHeight="0">
       <c s="6" r="A31">
-        <v>46209</v>
+        <v>46268</v>
       </c>
       <c s="7" t="str" r="B31"/>
       <c s="7" t="str" r="C31"/>
       <c s="8" t="str" r="D31"/>
       <c s="9" t="inlineStr" r="E31">
         <is>
-          <t xml:space="preserve">118,01</t>
+          <t xml:space="preserve">127,70</t>
         </is>
       </c>
       <c s="10" r="F31">
-        <v>489338</v>
+        <v>720338</v>
       </c>
       <c s="9" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">57 747 793,47</t>
+          <t xml:space="preserve">91 986 992,74</t>
         </is>
       </c>
       <c s="8" t="str" r="H31"/>
     </row>
     <row r="32" ht="15.1" customHeight="0">
       <c s="6" r="A32">
-        <v>46206</v>
+        <v>46267</v>
       </c>
       <c s="7" t="str" r="B32"/>
       <c s="7" t="str" r="C32"/>
       <c s="8" t="str" r="D32"/>
       <c s="9" t="inlineStr" r="E32">
         <is>
-          <t xml:space="preserve">117,57</t>
+          <t xml:space="preserve">128,44</t>
         </is>
       </c>
       <c s="10" r="F32">
-        <v>483338</v>
+        <v>714338</v>
       </c>
       <c s="9" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">56 825 095,12</t>
+          <t xml:space="preserve">91 751 775,13</t>
         </is>
       </c>
       <c s="8" t="str" r="H32"/>
     </row>
     <row r="33" ht="15.15" customHeight="0">
       <c s="6" r="A33">
-        <v>46205</v>
+        <v>46266</v>
       </c>
       <c s="7" t="str" r="B33"/>
       <c s="7" t="str" r="C33"/>
       <c s="8" t="str" r="D33"/>
       <c s="9" t="inlineStr" r="E33">
         <is>
-          <t xml:space="preserve">116,89</t>
+          <t xml:space="preserve">128,15</t>
         </is>
       </c>
       <c s="10" r="F33">
-        <v>483338</v>
+        <v>714338</v>
       </c>
       <c s="9" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">56 496 651,79</t>
+          <t xml:space="preserve">91 545 038,42</t>
         </is>
       </c>
       <c s="8" t="str" r="H33"/>
     </row>
     <row r="34" ht="15.1" customHeight="0">
       <c s="6" r="A34">
-        <v>46204</v>
+        <v>46265</v>
       </c>
       <c s="7" t="str" r="B34"/>
       <c s="7" t="str" r="C34"/>
       <c s="8" t="str" r="D34"/>
       <c s="9" t="inlineStr" r="E34">
         <is>
-          <t xml:space="preserve">115,18</t>
+          <t xml:space="preserve">128,92</t>
         </is>
       </c>
       <c s="10" r="F34">
-        <v>483338</v>
+        <v>708338</v>
       </c>
       <c s="9" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">55 668 826,89</t>
+          <t xml:space="preserve">91 317 839,04</t>
         </is>
       </c>
       <c s="8" t="str" r="H34"/>
     </row>
     <row r="35" ht="15.15" customHeight="0">
       <c s="6" r="A35">
-        <v>46203</v>
+        <v>46262</v>
       </c>
       <c s="7" t="str" r="B35"/>
       <c s="7" t="str" r="C35"/>
       <c s="8" t="str" r="D35"/>
       <c s="9" t="inlineStr" r="E35">
         <is>
-          <t xml:space="preserve">114,16</t>
+          <t xml:space="preserve">128,69</t>
         </is>
       </c>
       <c s="10" r="F35">
-        <v>475338</v>
+        <v>700338</v>
       </c>
       <c s="9" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">54 266 854,34</t>
+          <t xml:space="preserve">90 124 415,04</t>
         </is>
       </c>
       <c s="8" t="str" r="H35"/>
     </row>
     <row r="36" ht="15.1" customHeight="0">
       <c s="6" r="A36">
-        <v>46202</v>
+        <v>46261</v>
       </c>
       <c s="7" t="str" r="B36"/>
       <c s="7" t="str" r="C36"/>
       <c s="8" t="str" r="D36"/>
       <c s="9" t="inlineStr" r="E36">
         <is>
-          <t xml:space="preserve">113,44</t>
+          <t xml:space="preserve">128,07</t>
         </is>
       </c>
       <c s="10" r="F36">
-        <v>475338</v>
+        <v>693338</v>
       </c>
       <c s="9" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">53 920 399,46</t>
+          <t xml:space="preserve">88 797 139,98</t>
         </is>
       </c>
       <c s="8" t="str" r="H36"/>
     </row>
     <row r="37" ht="15.1" customHeight="0">
       <c s="6" r="A37">
-        <v>46199</v>
+        <v>46260</v>
       </c>
       <c s="7" t="str" r="B37"/>
       <c s="7" t="str" r="C37"/>
       <c s="8" t="str" r="D37"/>
       <c s="9" t="inlineStr" r="E37">
         <is>
-          <t xml:space="preserve">113,79</t>
+          <t xml:space="preserve">129,85</t>
         </is>
       </c>
       <c s="10" r="F37">
-        <v>475338</v>
+        <v>693338</v>
       </c>
       <c s="9" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">54 090 088,59</t>
+          <t xml:space="preserve">90 031 718,18</t>
         </is>
       </c>
       <c s="8" t="str" r="H37"/>
     </row>
     <row r="38" ht="15.15" customHeight="0">
       <c s="6" r="A38">
-        <v>46198</v>
+        <v>46259</v>
       </c>
       <c s="7" t="str" r="B38"/>
       <c s="7" t="str" r="C38"/>
       <c s="8" t="str" r="D38"/>
       <c s="9" t="inlineStr" r="E38">
         <is>
-          <t xml:space="preserve">114,35</t>
+          <t xml:space="preserve">128,98</t>
         </is>
       </c>
       <c s="10" r="F38">
-        <v>468338</v>
+        <v>688338</v>
       </c>
       <c s="9" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">53 555 390,79</t>
+          <t xml:space="preserve">88 778 830,06</t>
         </is>
       </c>
       <c s="8" t="str" r="H38"/>
     </row>
     <row r="39" ht="15.1" customHeight="0">
       <c s="6" r="A39">
-        <v>46197</v>
+        <v>46258</v>
       </c>
       <c s="7" t="str" r="B39"/>
       <c s="7" t="str" r="C39"/>
       <c s="8" t="str" r="D39"/>
       <c s="9" t="inlineStr" r="E39">
         <is>
-          <t xml:space="preserve">113,51</t>
+          <t xml:space="preserve">128,52</t>
         </is>
       </c>
       <c s="10" r="F39">
-        <v>468338</v>
+        <v>681338</v>
       </c>
       <c s="9" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">53 159 726,68</t>
+          <t xml:space="preserve">87 566 227,56</t>
         </is>
       </c>
       <c s="8" t="str" r="H39"/>
     </row>
     <row r="40" ht="15.15" customHeight="0">
       <c s="6" r="A40">
-        <v>46196</v>
+        <v>46255</v>
       </c>
       <c s="7" t="str" r="B40"/>
       <c s="7" t="str" r="C40"/>
       <c s="8" t="str" r="D40"/>
       <c s="9" t="inlineStr" r="E40">
         <is>
-          <t xml:space="preserve">115,47</t>
+          <t xml:space="preserve">128,08</t>
         </is>
       </c>
       <c s="10" r="F40">
-        <v>457338</v>
+        <v>673338</v>
       </c>
       <c s="9" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">52 810 637,17</t>
+          <t xml:space="preserve">86 243 536,11</t>
         </is>
       </c>
       <c s="8" t="str" r="H40"/>
     </row>
     <row r="41" ht="15.1" customHeight="0">
       <c s="6" r="A41">
-        <v>46195</v>
+        <v>46254</v>
       </c>
       <c s="7" t="str" r="B41"/>
       <c s="7" t="str" r="C41"/>
       <c s="8" t="str" r="D41"/>
       <c s="9" t="inlineStr" r="E41">
         <is>
-          <t xml:space="preserve">116,00</t>
+          <t xml:space="preserve">127,58</t>
         </is>
       </c>
       <c s="10" r="F41">
-        <v>457338</v>
+        <v>667338</v>
       </c>
       <c s="9" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">53 051 910,27</t>
+          <t xml:space="preserve">85 141 447,06</t>
         </is>
       </c>
       <c s="8" t="str" r="H41"/>
     </row>
     <row r="42" ht="15.1" customHeight="0">
       <c s="6" r="A42">
-        <v>46192</v>
+        <v>46253</v>
       </c>
       <c s="7" t="str" r="B42"/>
       <c s="7" t="str" r="C42"/>
       <c s="8" t="str" r="D42"/>
       <c s="9" t="inlineStr" r="E42">
         <is>
-          <t xml:space="preserve">116,80</t>
+          <t xml:space="preserve">128,83</t>
         </is>
       </c>
       <c s="10" r="F42">
-        <v>449338</v>
+        <v>660338</v>
       </c>
       <c s="9" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">52 481 334,17</t>
+          <t xml:space="preserve">85 070 670,63</t>
         </is>
       </c>
       <c s="8" t="str" r="H42"/>
     </row>
     <row r="43" ht="15.15" customHeight="0">
       <c s="6" r="A43">
-        <v>46191</v>
+        <v>46252</v>
       </c>
       <c s="7" t="str" r="B43"/>
       <c s="7" t="str" r="C43"/>
       <c s="8" t="str" r="D43"/>
       <c s="9" t="inlineStr" r="E43">
         <is>
-          <t xml:space="preserve">116,43</t>
+          <t xml:space="preserve">127,64</t>
         </is>
       </c>
       <c s="10" r="F43">
-        <v>449338</v>
+        <v>653338</v>
       </c>
       <c s="9" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">52 318 390,91</t>
+          <t xml:space="preserve">83 389 809,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H43"/>
     </row>
     <row r="44" ht="15.1" customHeight="0">
       <c s="6" r="A44">
-        <v>46190</v>
+        <v>46251</v>
       </c>
       <c s="7" t="str" r="B44"/>
       <c s="7" t="str" r="C44"/>
       <c s="8" t="str" r="D44"/>
       <c s="9" t="inlineStr" r="E44">
         <is>
-          <t xml:space="preserve">117,66</t>
+          <t xml:space="preserve">128,52</t>
         </is>
       </c>
       <c s="10" r="F44">
-        <v>440338</v>
+        <v>644338</v>
       </c>
       <c s="9" t="inlineStr" r="G44">
         <is>
-          <t xml:space="preserve">51 810 556,87</t>
+          <t xml:space="preserve">82 808 187,78</t>
         </is>
       </c>
       <c s="8" t="str" r="H44"/>
     </row>
     <row r="45" ht="15.15" customHeight="0">
       <c s="6" r="A45">
-        <v>46189</v>
+        <v>46248</v>
       </c>
       <c s="7" t="str" r="B45"/>
       <c s="7" t="str" r="C45"/>
       <c s="8" t="str" r="D45"/>
       <c s="9" t="inlineStr" r="E45">
         <is>
-          <t xml:space="preserve">117,20</t>
+          <t xml:space="preserve">129,91</t>
         </is>
       </c>
       <c s="10" r="F45">
-        <v>431338</v>
+        <v>636338</v>
       </c>
       <c s="9" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">50 551 430,38</t>
+          <t xml:space="preserve">82 663 879,65</t>
         </is>
       </c>
       <c s="8" t="str" r="H45"/>
     </row>
     <row r="46" ht="15.1" customHeight="0">
       <c s="6" r="A46">
-        <v>46188</v>
+        <v>46247</v>
       </c>
       <c s="7" t="str" r="B46"/>
       <c s="7" t="str" r="C46"/>
       <c s="8" t="str" r="D46"/>
       <c s="9" t="inlineStr" r="E46">
         <is>
-          <t xml:space="preserve">115,80</t>
+          <t xml:space="preserve">129,21</t>
         </is>
       </c>
       <c s="10" r="F46">
-        <v>431338</v>
+        <v>627338</v>
       </c>
       <c s="9" t="inlineStr" r="G46">
         <is>
-          <t xml:space="preserve">49 948 985,72</t>
+          <t xml:space="preserve">81 059 451,66</t>
         </is>
       </c>
       <c s="8" t="str" r="H46"/>
     </row>
     <row r="47" ht="15.1" customHeight="0">
       <c s="6" r="A47">
-        <v>46185</v>
+        <v>46246</v>
       </c>
       <c s="7" t="str" r="B47"/>
       <c s="7" t="str" r="C47"/>
       <c s="8" t="str" r="D47"/>
       <c s="9" t="inlineStr" r="E47">
         <is>
-          <t xml:space="preserve">116,64</t>
+          <t xml:space="preserve">130,02</t>
         </is>
       </c>
       <c s="10" r="F47">
-        <v>424338</v>
+        <v>617338</v>
       </c>
       <c s="9" t="inlineStr" r="G47">
         <is>
-          <t xml:space="preserve">49 495 626,59</t>
+          <t xml:space="preserve">80 267 045,72</t>
         </is>
       </c>
       <c s="8" t="str" r="H47"/>
     </row>
     <row r="48" ht="15.15" customHeight="0">
       <c s="6" r="A48">
-        <v>46184</v>
+        <v>46245</v>
       </c>
       <c s="7" t="str" r="B48"/>
       <c s="7" t="str" r="C48"/>
       <c s="8" t="str" r="D48"/>
       <c s="9" t="inlineStr" r="E48">
         <is>
-          <t xml:space="preserve">113,82</t>
+          <t xml:space="preserve">129,61</t>
         </is>
       </c>
       <c s="10" r="F48">
-        <v>424338</v>
+        <v>607338</v>
       </c>
       <c s="9" t="inlineStr" r="G48">
         <is>
-          <t xml:space="preserve">48 297 405,71</t>
+          <t xml:space="preserve">78 717 432,14</t>
         </is>
       </c>
       <c s="8" t="str" r="H48"/>
     </row>
     <row r="49" ht="15.1" customHeight="0">
       <c s="6" r="A49">
-        <v>46183</v>
+        <v>46244</v>
       </c>
       <c s="7" t="str" r="B49"/>
       <c s="7" t="str" r="C49"/>
       <c s="8" t="str" r="D49"/>
       <c s="9" t="inlineStr" r="E49">
         <is>
-          <t xml:space="preserve">113,01</t>
+          <t xml:space="preserve">129,15</t>
         </is>
       </c>
       <c s="10" r="F49">
-        <v>414338</v>
+        <v>598338</v>
       </c>
       <c s="9" t="inlineStr" r="G49">
         <is>
-          <t xml:space="preserve">46 825 669,09</t>
+          <t xml:space="preserve">77 276 422,93</t>
         </is>
       </c>
       <c s="8" t="str" r="H49"/>
     </row>
     <row r="50" ht="15.15" customHeight="0">
       <c s="6" r="A50">
-        <v>46182</v>
+        <v>46241</v>
       </c>
       <c s="7" t="str" r="B50"/>
       <c s="7" t="str" r="C50"/>
       <c s="8" t="str" r="D50"/>
       <c s="9" t="inlineStr" r="E50">
         <is>
-          <t xml:space="preserve">113,82</t>
+          <t xml:space="preserve">128,32</t>
         </is>
       </c>
       <c s="10" r="F50">
-        <v>414338</v>
+        <v>588338</v>
       </c>
       <c s="9" t="inlineStr" r="G50">
         <is>
-          <t xml:space="preserve">47 159 213,17</t>
+          <t xml:space="preserve">75 495 058,88</t>
         </is>
       </c>
       <c s="8" t="str" r="H50"/>
     </row>
     <row r="51" ht="15.1" customHeight="0">
       <c s="6" r="A51">
-        <v>46181</v>
+        <v>46240</v>
       </c>
       <c s="7" t="str" r="B51"/>
       <c s="7" t="str" r="C51"/>
       <c s="8" t="str" r="D51"/>
       <c s="9" t="inlineStr" r="E51">
         <is>
-          <t xml:space="preserve">113,89</t>
+          <t xml:space="preserve">128,33</t>
         </is>
       </c>
       <c s="10" r="F51">
-        <v>404338</v>
+        <v>575338</v>
       </c>
       <c s="9" t="inlineStr" r="G51">
         <is>
-          <t xml:space="preserve">46 050 879,09</t>
+          <t xml:space="preserve">73 835 094,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H51"/>
     </row>
     <row r="52" ht="15.1" customHeight="0">
       <c s="6" r="A52">
-        <v>46178</v>
+        <v>46239</v>
       </c>
       <c s="7" t="str" r="B52"/>
       <c s="7" t="str" r="C52"/>
       <c s="8" t="str" r="D52"/>
       <c s="9" t="inlineStr" r="E52">
         <is>
-          <t xml:space="preserve">113,41</t>
+          <t xml:space="preserve">127,66</t>
         </is>
       </c>
       <c s="10" r="F52">
-        <v>404338</v>
+        <v>575338</v>
       </c>
       <c s="9" t="inlineStr" r="G52">
         <is>
-          <t xml:space="preserve">45 855 032,73</t>
+          <t xml:space="preserve">73 445 151,05</t>
         </is>
       </c>
       <c s="8" t="str" r="H52"/>
     </row>
     <row r="53" ht="15.15" customHeight="0">
       <c s="6" r="A53">
-        <v>46176</v>
+        <v>46238</v>
       </c>
       <c s="7" t="str" r="B53"/>
       <c s="7" t="str" r="C53"/>
       <c s="8" t="str" r="D53"/>
       <c s="9" t="inlineStr" r="E53">
         <is>
-          <t xml:space="preserve">114,58</t>
+          <t xml:space="preserve">127,97</t>
         </is>
       </c>
       <c s="10" r="F53">
-        <v>398338</v>
+        <v>567338</v>
       </c>
       <c s="9" t="inlineStr" r="G53">
         <is>
-          <t xml:space="preserve">45 642 750,84</t>
+          <t xml:space="preserve">72 602 203,74</t>
         </is>
       </c>
       <c s="8" t="str" r="H53"/>
     </row>
     <row r="54" ht="15.1" customHeight="0">
       <c s="6" r="A54">
-        <v>46175</v>
+        <v>46237</v>
       </c>
       <c s="7" t="str" r="B54"/>
       <c s="7" t="str" r="C54"/>
       <c s="8" t="str" r="D54"/>
       <c s="9" t="inlineStr" r="E54">
         <is>
-          <t xml:space="preserve">114,30</t>
+          <t xml:space="preserve">125,55</t>
         </is>
       </c>
       <c s="10" r="F54">
-        <v>388338</v>
+        <v>558338</v>
       </c>
       <c s="9" t="inlineStr" r="G54">
         <is>
-          <t xml:space="preserve">44 387 468,73</t>
+          <t xml:space="preserve">70 098 475,03</t>
         </is>
       </c>
       <c s="8" t="str" r="H54"/>
     </row>
     <row r="55" ht="15.15" customHeight="0">
       <c s="6" r="A55">
-        <v>46174</v>
+        <v>46234</v>
       </c>
       <c s="7" t="str" r="B55"/>
       <c s="7" t="str" r="C55"/>
       <c s="8" t="str" r="D55"/>
       <c s="9" t="inlineStr" r="E55">
         <is>
-          <t xml:space="preserve">113,27</t>
+          <t xml:space="preserve">124,46</t>
         </is>
       </c>
       <c s="10" r="F55">
-        <v>388338</v>
+        <v>552338</v>
       </c>
       <c s="9" t="inlineStr" r="G55">
         <is>
-          <t xml:space="preserve">43 987 914,50</t>
+          <t xml:space="preserve">68 744 213,40</t>
         </is>
       </c>
       <c s="8" t="str" r="H55"/>
     </row>
     <row r="56" ht="15.1" customHeight="0">
       <c s="6" r="A56">
-        <v>46171</v>
+        <v>46233</v>
       </c>
       <c s="7" t="str" r="B56"/>
       <c s="7" t="str" r="C56"/>
       <c s="8" t="str" r="D56"/>
       <c s="9" t="inlineStr" r="E56">
         <is>
-          <t xml:space="preserve">115,08</t>
+          <t xml:space="preserve">123,76</t>
         </is>
       </c>
       <c s="10" r="F56">
-        <v>379338</v>
+        <v>552338</v>
       </c>
       <c s="9" t="inlineStr" r="G56">
         <is>
-          <t xml:space="preserve">43 653 329,06</t>
+          <t xml:space="preserve">68 357 918,76</t>
         </is>
       </c>
       <c s="8" t="str" r="H56"/>
     </row>
     <row r="57" ht="15.1" customHeight="0">
       <c s="6" r="A57">
-        <v>46170</v>
+        <v>46232</v>
       </c>
       <c s="7" t="str" r="B57"/>
       <c s="7" t="str" r="C57"/>
       <c s="8" t="str" r="D57"/>
       <c s="9" t="inlineStr" r="E57">
         <is>
-          <t xml:space="preserve">114,47</t>
+          <t xml:space="preserve">122,24</t>
         </is>
       </c>
       <c s="10" r="F57">
-        <v>379338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">43 422 130,69</t>
+          <t xml:space="preserve">66 662 921,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H57"/>
     </row>
     <row r="58" ht="15.15" customHeight="0">
       <c s="6" r="A58">
-        <v>46169</v>
+        <v>46231</v>
       </c>
       <c s="7" t="str" r="B58"/>
       <c s="7" t="str" r="C58"/>
       <c s="8" t="str" r="D58"/>
       <c s="9" t="inlineStr" r="E58">
         <is>
-          <t xml:space="preserve">114,19</t>
+          <t xml:space="preserve">121,68</t>
         </is>
       </c>
       <c s="10" r="F58">
-        <v>374338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G58">
         <is>
-          <t xml:space="preserve">42 744 327,18</t>
+          <t xml:space="preserve">66 357 654,99</t>
         </is>
       </c>
       <c s="8" t="str" r="H58"/>
     </row>
     <row r="59" ht="15.1" customHeight="0">
       <c s="6" r="A59">
-        <v>46168</v>
+        <v>46230</v>
       </c>
       <c s="7" t="str" r="B59"/>
       <c s="7" t="str" r="C59"/>
       <c s="8" t="str" r="D59"/>
       <c s="9" t="inlineStr" r="E59">
         <is>
-          <t xml:space="preserve">114,87</t>
+          <t xml:space="preserve">121,60</t>
         </is>
       </c>
       <c s="10" r="F59">
-        <v>369338</v>
+        <v>545338</v>
       </c>
       <c s="9" t="inlineStr" r="G59">
         <is>
-          <t xml:space="preserve">42 425 584,41</t>
+          <t xml:space="preserve">66 312 104,29</t>
         </is>
       </c>
       <c s="8" t="str" r="H59"/>
     </row>
     <row r="60" ht="15.15" customHeight="0">
       <c s="6" r="A60">
-        <v>46167</v>
+        <v>46227</v>
       </c>
       <c s="7" t="str" r="B60"/>
       <c s="7" t="str" r="C60"/>
       <c s="8" t="str" r="D60"/>
       <c s="9" t="inlineStr" r="E60">
         <is>
-          <t xml:space="preserve">115,78</t>
+          <t xml:space="preserve">120,64</t>
         </is>
       </c>
       <c s="10" r="F60">
-        <v>369338</v>
+        <v>539338</v>
       </c>
       <c s="9" t="inlineStr" r="G60">
         <is>
-          <t xml:space="preserve">42 761 823,67</t>
+          <t xml:space="preserve">65 066 648,22</t>
         </is>
       </c>
       <c s="8" t="str" r="H60"/>
     </row>
     <row r="61" ht="15.1" customHeight="0">
       <c s="6" r="A61">
-        <v>46164</v>
+        <v>46226</v>
       </c>
       <c s="7" t="str" r="B61"/>
       <c s="7" t="str" r="C61"/>
       <c s="8" t="str" r="D61"/>
       <c s="9" t="inlineStr" r="E61">
         <is>
-          <t xml:space="preserve">113,47</t>
+          <t xml:space="preserve">120,74</t>
         </is>
       </c>
       <c s="10" r="F61">
-        <v>363338</v>
+        <v>534338</v>
       </c>
       <c s="9" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">41 227 502,69</t>
+          <t xml:space="preserve">64 513 380,91</t>
         </is>
       </c>
       <c s="8" t="str" r="H61"/>
     </row>
     <row r="62" ht="15.1" customHeight="0">
       <c s="6" r="A62">
-        <v>46163</v>
+        <v>46225</v>
       </c>
       <c s="7" t="str" r="B62"/>
       <c s="7" t="str" r="C62"/>
       <c s="8" t="str" r="D62"/>
       <c s="9" t="inlineStr" r="E62">
         <is>
-          <t xml:space="preserve">111,99</t>
+          <t xml:space="preserve">121,98</t>
         </is>
       </c>
       <c s="10" r="F62">
-        <v>358338</v>
+        <v>534338</v>
       </c>
       <c s="9" t="inlineStr" r="G62">
         <is>
-          <t xml:space="preserve">40 130 910,48</t>
+          <t xml:space="preserve">65 180 121,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H62"/>
     </row>
     <row r="63" ht="15.15" customHeight="0">
       <c s="6" r="A63">
-        <v>46162</v>
+        <v>46224</v>
       </c>
       <c s="7" t="str" r="B63"/>
       <c s="7" t="str" r="C63"/>
       <c s="8" t="str" r="D63"/>
       <c s="9" t="inlineStr" r="E63">
         <is>
-          <t xml:space="preserve">111,97</t>
+          <t xml:space="preserve">121,83</t>
         </is>
       </c>
       <c s="10" r="F63">
-        <v>358338</v>
+        <v>527338</v>
       </c>
       <c s="9" t="inlineStr" r="G63">
         <is>
-          <t xml:space="preserve">40 122 696,60</t>
+          <t xml:space="preserve">64 247 075,25</t>
         </is>
       </c>
       <c s="8" t="str" r="H63"/>
     </row>
     <row r="64" ht="15.1" customHeight="0">
       <c s="6" r="A64">
-        <v>46161</v>
+        <v>46223</v>
       </c>
       <c s="7" t="str" r="B64"/>
       <c s="7" t="str" r="C64"/>
       <c s="8" t="str" r="D64"/>
       <c s="9" t="inlineStr" r="E64">
         <is>
-          <t xml:space="preserve">110,38</t>
+          <t xml:space="preserve">120,42</t>
         </is>
       </c>
       <c s="10" r="F64">
-        <v>351338</v>
+        <v>527338</v>
       </c>
       <c s="9" t="inlineStr" r="G64">
         <is>
-          <t xml:space="preserve">38 779 776,86</t>
+          <t xml:space="preserve">63 501 363,50</t>
         </is>
       </c>
       <c s="8" t="str" r="H64"/>
     </row>
     <row r="65" ht="15.15" customHeight="0">
       <c s="6" r="A65">
-        <v>46160</v>
+        <v>46220</v>
       </c>
       <c s="7" t="str" r="B65"/>
       <c s="7" t="str" r="C65"/>
       <c s="8" t="str" r="D65"/>
       <c s="9" t="inlineStr" r="E65">
         <is>
-          <t xml:space="preserve">111,39</t>
+          <t xml:space="preserve">119,65</t>
         </is>
       </c>
       <c s="10" r="F65">
-        <v>351338</v>
+        <v>521338</v>
       </c>
       <c s="9" t="inlineStr" r="G65">
         <is>
-          <t xml:space="preserve">39 136 695,21</t>
+          <t xml:space="preserve">62 379 569,41</t>
         </is>
       </c>
       <c s="8" t="str" r="H65"/>
     </row>
     <row r="66" ht="15.1" customHeight="0">
       <c s="6" r="A66">
-        <v>46157</v>
+        <v>46219</v>
       </c>
       <c s="7" t="str" r="B66"/>
       <c s="7" t="str" r="C66"/>
       <c s="8" t="str" r="D66"/>
       <c s="9" t="inlineStr" r="E66">
         <is>
-          <t xml:space="preserve">109,94</t>
+          <t xml:space="preserve">120,64</t>
         </is>
       </c>
       <c s="10" r="F66">
-        <v>346338</v>
+        <v>509338</v>
       </c>
       <c s="9" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">38 076 376,95</t>
+          <t xml:space="preserve">61 447 348,01</t>
         </is>
       </c>
       <c s="8" t="str" r="H66"/>
     </row>
     <row r="67" ht="15.1" customHeight="0">
       <c s="6" r="A67">
-        <v>46156</v>
+        <v>46218</v>
       </c>
       <c s="7" t="str" r="B67"/>
       <c s="7" t="str" r="C67"/>
       <c s="8" t="str" r="D67"/>
       <c s="9" t="inlineStr" r="E67">
         <is>
-          <t xml:space="preserve">111,51</t>
+          <t xml:space="preserve">121,20</t>
         </is>
       </c>
       <c s="10" r="F67">
-        <v>346338</v>
+        <v>509338</v>
       </c>
       <c s="9" t="inlineStr" r="G67">
         <is>
-          <t xml:space="preserve">38 619 065,26</t>
+          <t xml:space="preserve">61 733 446,82</t>
         </is>
       </c>
       <c s="8" t="str" r="H67"/>
     </row>
     <row r="68" ht="15.15" customHeight="0">
       <c s="6" r="A68">
-        <v>46155</v>
+        <v>46217</v>
       </c>
       <c s="7" t="str" r="B68"/>
       <c s="7" t="str" r="C68"/>
       <c s="8" t="str" r="D68"/>
       <c s="9" t="inlineStr" r="E68">
         <is>
-          <t xml:space="preserve">110,11</t>
+          <t xml:space="preserve">121,31</t>
         </is>
       </c>
       <c s="10" r="F68">
-        <v>341338</v>
+        <v>503338</v>
       </c>
       <c s="9" t="inlineStr" r="G68">
         <is>
-          <t xml:space="preserve">37 583 101,45</t>
+          <t xml:space="preserve">61 058 169,33</t>
         </is>
       </c>
       <c s="8" t="str" r="H68"/>
     </row>
     <row r="69" ht="15.1" customHeight="0">
       <c s="6" r="A69">
-        <v>46154</v>
+        <v>46216</v>
       </c>
       <c s="7" t="str" r="B69"/>
       <c s="7" t="str" r="C69"/>
       <c s="8" t="str" r="D69"/>
       <c s="9" t="inlineStr" r="E69">
         <is>
-          <t xml:space="preserve">108,56</t>
+          <t xml:space="preserve">120,50</t>
         </is>
       </c>
       <c s="10" r="F69">
-        <v>336338</v>
+        <v>503338</v>
       </c>
       <c s="9" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">36 511 331,17</t>
+          <t xml:space="preserve">60 650 529,60</t>
         </is>
       </c>
       <c s="8" t="str" r="H69"/>
     </row>
     <row r="70" ht="15.15" customHeight="0">
       <c s="6" r="A70">
-        <v>46153</v>
+        <v>46213</v>
       </c>
       <c s="7" t="str" r="B70"/>
       <c s="7" t="str" r="C70"/>
       <c s="8" t="str" r="D70"/>
       <c s="9" t="inlineStr" r="E70">
         <is>
-          <t xml:space="preserve">109,87</t>
+          <t xml:space="preserve">120,05</t>
         </is>
       </c>
       <c s="10" r="F70">
-        <v>331338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">36 405 614,04</t>
+          <t xml:space="preserve">59 464 736,93</t>
         </is>
       </c>
       <c s="8" t="str" r="H70"/>
     </row>
     <row r="71" ht="15.1" customHeight="0">
       <c s="6" r="A71">
-        <v>46150</v>
+        <v>46212</v>
       </c>
       <c s="7" t="str" r="B71"/>
       <c s="7" t="str" r="C71"/>
       <c s="8" t="str" r="D71"/>
       <c s="9" t="inlineStr" r="E71">
         <is>
-          <t xml:space="preserve">108,70</t>
+          <t xml:space="preserve">117,86</t>
         </is>
       </c>
       <c s="10" r="F71">
-        <v>326338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">35 473 041,66</t>
+          <t xml:space="preserve">58 379 752,36</t>
         </is>
       </c>
       <c s="8" t="str" r="H71"/>
     </row>
     <row r="72" ht="15.1" customHeight="0">
       <c s="6" r="A72">
-        <v>46149</v>
+        <v>46211</v>
       </c>
       <c s="7" t="str" r="B72"/>
       <c s="7" t="str" r="C72"/>
       <c s="8" t="str" r="D72"/>
       <c s="9" t="inlineStr" r="E72">
         <is>
-          <t xml:space="preserve">110,63</t>
+          <t xml:space="preserve">117,64</t>
         </is>
       </c>
       <c s="10" r="F72">
-        <v>320338</v>
+        <v>495338</v>
       </c>
       <c s="9" t="inlineStr" r="G72">
         <is>
-          <t xml:space="preserve">35 439 906,52</t>
+          <t xml:space="preserve">58 273 030,96</t>
         </is>
       </c>
       <c s="8" t="str" r="H72"/>
     </row>
     <row r="73" ht="15.15" customHeight="0">
       <c s="6" r="A73">
-        <v>46148</v>
+        <v>46210</v>
       </c>
       <c s="7" t="str" r="B73"/>
       <c s="7" t="str" r="C73"/>
       <c s="8" t="str" r="D73"/>
       <c s="9" t="inlineStr" r="E73">
         <is>
-          <t xml:space="preserve">111,30</t>
+          <t xml:space="preserve">117,54</t>
         </is>
       </c>
       <c s="10" r="F73">
-        <v>314338</v>
+        <v>489338</v>
       </c>
       <c s="9" t="inlineStr" r="G73">
         <is>
-          <t xml:space="preserve">34 986 039,32</t>
+          <t xml:space="preserve">57 516 156,56</t>
         </is>
       </c>
       <c s="8" t="str" r="H73"/>
     </row>
     <row r="74" ht="15.1" customHeight="0">
       <c s="6" r="A74">
-        <v>46147</v>
+        <v>46209</v>
       </c>
       <c s="7" t="str" r="B74"/>
       <c s="7" t="str" r="C74"/>
       <c s="8" t="str" r="D74"/>
       <c s="9" t="inlineStr" r="E74">
         <is>
-          <t xml:space="preserve">108,81</t>
+          <t xml:space="preserve">118,01</t>
         </is>
       </c>
       <c s="10" r="F74">
-        <v>308338</v>
+        <v>489338</v>
       </c>
       <c s="9" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">33 550 227,23</t>
+          <t xml:space="preserve">57 747 793,47</t>
         </is>
       </c>
       <c s="8" t="str" r="H74"/>
     </row>
     <row r="75" ht="15.15" customHeight="0">
       <c s="6" r="A75">
-        <v>46146</v>
+        <v>46206</v>
       </c>
       <c s="7" t="str" r="B75"/>
       <c s="7" t="str" r="C75"/>
       <c s="8" t="str" r="D75"/>
       <c s="9" t="inlineStr" r="E75">
         <is>
-          <t xml:space="preserve">107,84</t>
+          <t xml:space="preserve">117,57</t>
         </is>
       </c>
       <c s="10" r="F75">
-        <v>302338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G75">
         <is>
-          <t xml:space="preserve">32 605 255,17</t>
+          <t xml:space="preserve">56 825 095,12</t>
         </is>
       </c>
       <c s="8" t="str" r="H75"/>
     </row>
     <row r="76" ht="15.1" customHeight="0">
       <c s="6" r="A76">
-        <v>46142</v>
+        <v>46205</v>
       </c>
       <c s="7" t="str" r="B76"/>
       <c s="7" t="str" r="C76"/>
       <c s="8" t="str" r="D76"/>
       <c s="9" t="inlineStr" r="E76">
         <is>
-          <t xml:space="preserve">107,20</t>
+          <t xml:space="preserve">116,89</t>
         </is>
       </c>
       <c s="10" r="F76">
-        <v>302338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G76">
         <is>
-          <t xml:space="preserve">32 409 734,76</t>
+          <t xml:space="preserve">56 496 651,79</t>
         </is>
       </c>
       <c s="8" t="str" r="H76"/>
     </row>
     <row r="77" ht="15.1" customHeight="0">
       <c s="6" r="A77">
-        <v>46141</v>
+        <v>46204</v>
       </c>
       <c s="7" t="str" r="B77"/>
       <c s="7" t="str" r="C77"/>
       <c s="8" t="str" r="D77"/>
       <c s="9" t="inlineStr" r="E77">
         <is>
-          <t xml:space="preserve">107,56</t>
+          <t xml:space="preserve">115,18</t>
         </is>
       </c>
       <c s="10" r="F77">
-        <v>295338</v>
+        <v>483338</v>
       </c>
       <c s="9" t="inlineStr" r="G77">
         <is>
-          <t xml:space="preserve">31 765 345,65</t>
+          <t xml:space="preserve">55 668 826,89</t>
         </is>
       </c>
       <c s="8" t="str" r="H77"/>
     </row>
     <row r="78" ht="15.15" customHeight="0">
       <c s="6" r="A78">
-        <v>46140</v>
+        <v>46203</v>
       </c>
       <c s="7" t="str" r="B78"/>
       <c s="7" t="str" r="C78"/>
       <c s="8" t="str" r="D78"/>
       <c s="9" t="inlineStr" r="E78">
         <is>
-          <t xml:space="preserve">107,29</t>
+          <t xml:space="preserve">114,16</t>
         </is>
       </c>
       <c s="10" r="F78">
-        <v>295338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G78">
         <is>
-          <t xml:space="preserve">31 687 682,14</t>
+          <t xml:space="preserve">54 266 854,34</t>
         </is>
       </c>
       <c s="8" t="str" r="H78"/>
     </row>
     <row r="79" ht="15.1" customHeight="0">
       <c s="6" r="A79">
-        <v>46139</v>
+        <v>46202</v>
       </c>
       <c s="7" t="str" r="B79"/>
       <c s="7" t="str" r="C79"/>
       <c s="8" t="str" r="D79"/>
       <c s="9" t="inlineStr" r="E79">
         <is>
-          <t xml:space="preserve">107,93</t>
+          <t xml:space="preserve">113,44</t>
         </is>
       </c>
       <c s="10" r="F79">
-        <v>289338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G79">
         <is>
-          <t xml:space="preserve">31 226 805,36</t>
+          <t xml:space="preserve">53 920 399,46</t>
         </is>
       </c>
       <c s="8" t="str" r="H79"/>
     </row>
     <row r="80" ht="15.15" customHeight="0">
       <c s="6" r="A80">
-        <v>46136</v>
+        <v>46199</v>
       </c>
       <c s="7" t="str" r="B80"/>
       <c s="7" t="str" r="C80"/>
       <c s="8" t="str" r="D80"/>
       <c s="9" t="inlineStr" r="E80">
         <is>
-          <t xml:space="preserve">108,57</t>
+          <t xml:space="preserve">113,79</t>
         </is>
       </c>
       <c s="10" r="F80">
-        <v>289338</v>
+        <v>475338</v>
       </c>
       <c s="9" t="inlineStr" r="G80">
         <is>
-          <t xml:space="preserve">31 413 604,98</t>
+          <t xml:space="preserve">54 090 088,59</t>
         </is>
       </c>
       <c s="8" t="str" r="H80"/>
     </row>
     <row r="81" ht="15.1" customHeight="0">
       <c s="6" r="A81">
-        <v>46135</v>
+        <v>46198</v>
       </c>
       <c s="7" t="str" r="B81"/>
       <c s="7" t="str" r="C81"/>
       <c s="8" t="str" r="D81"/>
       <c s="9" t="inlineStr" r="E81">
         <is>
-          <t xml:space="preserve">109,16</t>
+          <t xml:space="preserve">114,35</t>
         </is>
       </c>
       <c s="10" r="F81">
-        <v>282338</v>
+        <v>468338</v>
       </c>
       <c s="9" t="inlineStr" r="G81">
         <is>
-          <t xml:space="preserve">30 819 384,77</t>
+          <t xml:space="preserve">53 555 390,79</t>
         </is>
       </c>
       <c s="8" t="str" r="H81"/>
     </row>
     <row r="82" ht="15.1" customHeight="0">
       <c s="6" r="A82">
-        <v>46134</v>
+        <v>46197</v>
       </c>
       <c s="7" t="str" r="B82"/>
       <c s="7" t="str" r="C82"/>
       <c s="8" t="str" r="D82"/>
       <c s="9" t="inlineStr" r="E82">
         <is>
-          <t xml:space="preserve">110,32</t>
+          <t xml:space="preserve">113,51</t>
         </is>
       </c>
       <c s="10" r="F82">
-        <v>282338</v>
+        <v>468338</v>
       </c>
       <c s="9" t="inlineStr" r="G82">
         <is>
-          <t xml:space="preserve">31 148 712,62</t>
+          <t xml:space="preserve">53 159 726,68</t>
         </is>
       </c>
       <c s="8" t="str" r="H82"/>
     </row>
     <row r="83" ht="15.15" customHeight="0">
       <c s="6" r="A83">
-        <v>46133</v>
+        <v>46196</v>
       </c>
       <c s="7" t="str" r="B83"/>
       <c s="7" t="str" r="C83"/>
       <c s="8" t="str" r="D83"/>
       <c s="9" t="inlineStr" r="E83">
         <is>
-          <t xml:space="preserve">110,44</t>
+          <t xml:space="preserve">115,47</t>
         </is>
       </c>
       <c s="10" r="F83">
-        <v>276338</v>
+        <v>457338</v>
       </c>
       <c s="9" t="inlineStr" r="G83">
         <is>
-          <t xml:space="preserve">30 519 962,05</t>
+          <t xml:space="preserve">52 810 637,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H83"/>
     </row>
     <row r="84" ht="15.1" customHeight="0">
       <c s="6" r="A84">
-        <v>46132</v>
+        <v>46195</v>
       </c>
       <c s="7" t="str" r="B84"/>
       <c s="7" t="str" r="C84"/>
       <c s="8" t="str" r="D84"/>
       <c s="9" t="inlineStr" r="E84">
         <is>
-          <t xml:space="preserve">111,19</t>
+          <t xml:space="preserve">116,00</t>
         </is>
       </c>
       <c s="10" r="F84">
-        <v>268338</v>
+        <v>457338</v>
       </c>
       <c s="9" t="inlineStr" r="G84">
         <is>
-          <t xml:space="preserve">29 836 599,28</t>
+          <t xml:space="preserve">53 051 910,27</t>
         </is>
       </c>
       <c s="8" t="str" r="H84"/>
     </row>
     <row r="85" ht="15.15" customHeight="0">
       <c s="6" r="A85">
-        <v>46129</v>
+        <v>46192</v>
       </c>
       <c s="7" t="str" r="B85"/>
       <c s="7" t="str" r="C85"/>
       <c s="8" t="str" r="D85"/>
       <c s="9" t="inlineStr" r="E85">
         <is>
-          <t xml:space="preserve">112,08</t>
+          <t xml:space="preserve">116,80</t>
         </is>
       </c>
       <c s="10" r="F85">
-        <v>263338</v>
+        <v>449338</v>
       </c>
       <c s="9" t="inlineStr" r="G85">
         <is>
-          <t xml:space="preserve">29 515 794,84</t>
+          <t xml:space="preserve">52 481 334,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H85"/>
     </row>
     <row r="86" ht="15.1" customHeight="0">
       <c s="6" r="A86">
-        <v>46128</v>
+        <v>46191</v>
       </c>
       <c s="7" t="str" r="B86"/>
       <c s="7" t="str" r="C86"/>
       <c s="8" t="str" r="D86"/>
       <c s="9" t="inlineStr" r="E86">
         <is>
-          <t xml:space="preserve">110,48</t>
+          <t xml:space="preserve">116,43</t>
         </is>
       </c>
       <c s="10" r="F86">
-        <v>254338</v>
+        <v>449338</v>
       </c>
       <c s="9" t="inlineStr" r="G86">
         <is>
-          <t xml:space="preserve">28 098 172,14</t>
+          <t xml:space="preserve">52 318 390,91</t>
         </is>
       </c>
       <c s="8" t="str" r="H86"/>
     </row>
     <row r="87" ht="15.1" customHeight="0">
       <c s="6" r="A87">
-        <v>46127</v>
+        <v>46190</v>
       </c>
       <c s="7" t="str" r="B87"/>
       <c s="7" t="str" r="C87"/>
       <c s="8" t="str" r="D87"/>
       <c s="9" t="inlineStr" r="E87">
         <is>
-          <t xml:space="preserve">111,06</t>
+          <t xml:space="preserve">117,66</t>
         </is>
       </c>
       <c s="10" r="F87">
-        <v>245338</v>
+        <v>440338</v>
       </c>
       <c s="9" t="inlineStr" r="G87">
         <is>
-          <t xml:space="preserve">27 246 239,07</t>
+          <t xml:space="preserve">51 810 556,87</t>
         </is>
       </c>
       <c s="8" t="str" r="H87"/>
     </row>
     <row r="88" ht="15.15" customHeight="0">
       <c s="6" r="A88">
-        <v>46126</v>
+        <v>46189</v>
       </c>
       <c s="7" t="str" r="B88"/>
       <c s="7" t="str" r="C88"/>
       <c s="8" t="str" r="D88"/>
       <c s="9" t="inlineStr" r="E88">
         <is>
-          <t xml:space="preserve">110,07</t>
+          <t xml:space="preserve">117,20</t>
         </is>
       </c>
       <c s="10" r="F88">
-        <v>238338</v>
+        <v>431338</v>
       </c>
       <c s="9" t="inlineStr" r="G88">
         <is>
-          <t xml:space="preserve">26 234 432,13</t>
+          <t xml:space="preserve">50 551 430,38</t>
         </is>
       </c>
       <c s="8" t="str" r="H88"/>
     </row>
     <row r="89" ht="15.1" customHeight="0">
       <c s="6" r="A89">
-        <v>46125</v>
+        <v>46188</v>
       </c>
       <c s="7" t="str" r="B89"/>
       <c s="7" t="str" r="C89"/>
       <c s="8" t="str" r="D89"/>
       <c s="9" t="inlineStr" r="E89">
         <is>
-          <t xml:space="preserve">108,77</t>
+          <t xml:space="preserve">115,80</t>
         </is>
       </c>
       <c s="10" r="F89">
-        <v>232338</v>
+        <v>431338</v>
       </c>
       <c s="9" t="inlineStr" r="G89">
         <is>
-          <t xml:space="preserve">25 272 465,98</t>
+          <t xml:space="preserve">49 948 985,72</t>
         </is>
       </c>
       <c s="8" t="str" r="H89"/>
     </row>
     <row r="90" ht="15.15" customHeight="0">
       <c s="6" r="A90">
-        <v>46122</v>
+        <v>46185</v>
       </c>
       <c s="7" t="str" r="B90"/>
       <c s="7" t="str" r="C90"/>
       <c s="8" t="str" r="D90"/>
       <c s="9" t="inlineStr" r="E90">
         <is>
-          <t xml:space="preserve">108,82</t>
+          <t xml:space="preserve">116,64</t>
         </is>
       </c>
       <c s="10" r="F90">
-        <v>227338</v>
+        <v>424338</v>
       </c>
       <c s="9" t="inlineStr" r="G90">
         <is>
-          <t xml:space="preserve">24 738 638,84</t>
+          <t xml:space="preserve">49 495 626,59</t>
         </is>
       </c>
       <c s="8" t="str" r="H90"/>
     </row>
     <row r="91" ht="15.1" customHeight="0">
       <c s="6" r="A91">
-        <v>46121</v>
+        <v>46184</v>
       </c>
       <c s="7" t="str" r="B91"/>
       <c s="7" t="str" r="C91"/>
       <c s="8" t="str" r="D91"/>
       <c s="9" t="inlineStr" r="E91">
         <is>
-          <t xml:space="preserve">107,31</t>
+          <t xml:space="preserve">113,82</t>
         </is>
       </c>
       <c s="10" r="F91">
-        <v>218338</v>
+        <v>424338</v>
       </c>
       <c s="9" t="inlineStr" r="G91">
         <is>
-          <t xml:space="preserve">23 429 525,55</t>
+          <t xml:space="preserve">48 297 405,71</t>
         </is>
       </c>
       <c s="8" t="str" r="H91"/>
     </row>
     <row r="92" ht="15.1" customHeight="0">
       <c s="6" r="A92">
-        <v>46120</v>
+        <v>46183</v>
       </c>
       <c s="7" t="str" r="B92"/>
       <c s="7" t="str" r="C92"/>
       <c s="8" t="str" r="D92"/>
       <c s="9" t="inlineStr" r="E92">
         <is>
-          <t xml:space="preserve">107,12</t>
+          <t xml:space="preserve">113,01</t>
         </is>
       </c>
       <c s="10" r="F92">
-        <v>210338</v>
+        <v>414338</v>
       </c>
       <c s="9" t="inlineStr" r="G92">
         <is>
-          <t xml:space="preserve">22 532 274,05</t>
+          <t xml:space="preserve">46 825 669,09</t>
         </is>
       </c>
       <c s="8" t="str" r="H92"/>
     </row>
     <row r="93" ht="15.15" customHeight="0">
       <c s="6" r="A93">
-        <v>46119</v>
+        <v>46182</v>
       </c>
       <c s="7" t="str" r="B93"/>
       <c s="7" t="str" r="C93"/>
       <c s="8" t="str" r="D93"/>
       <c s="9" t="inlineStr" r="E93">
         <is>
-          <t xml:space="preserve">103,64</t>
+          <t xml:space="preserve">113,82</t>
         </is>
       </c>
       <c s="10" r="F93">
-        <v>210338</v>
+        <v>414338</v>
       </c>
       <c s="9" t="inlineStr" r="G93">
         <is>
-          <t xml:space="preserve">21 799 694,83</t>
+          <t xml:space="preserve">47 159 213,17</t>
         </is>
       </c>
       <c s="8" t="str" r="H93"/>
     </row>
     <row r="94" ht="15.1" customHeight="0">
       <c s="6" r="A94">
-        <v>46114</v>
+        <v>46181</v>
       </c>
       <c s="7" t="str" r="B94"/>
       <c s="7" t="str" r="C94"/>
       <c s="8" t="str" r="D94"/>
       <c s="9" t="inlineStr" r="E94">
         <is>
-          <t xml:space="preserve">103,92</t>
+          <t xml:space="preserve">113,89</t>
         </is>
       </c>
       <c s="10" r="F94">
-        <v>205338</v>
+        <v>404338</v>
       </c>
       <c s="9" t="inlineStr" r="G94">
         <is>
-          <t xml:space="preserve">21 338 861,31</t>
+          <t xml:space="preserve">46 050 879,09</t>
         </is>
       </c>
       <c s="8" t="str" r="H94"/>
     </row>
     <row r="95" ht="15.15" customHeight="0">
       <c s="6" r="A95">
-        <v>46113</v>
+        <v>46178</v>
       </c>
       <c s="7" t="str" r="B95"/>
       <c s="7" t="str" r="C95"/>
       <c s="8" t="str" r="D95"/>
       <c s="9" t="inlineStr" r="E95">
         <is>
-          <t xml:space="preserve">102,99</t>
+          <t xml:space="preserve">113,41</t>
         </is>
       </c>
       <c s="10" r="F95">
-        <v>195338</v>
+        <v>404338</v>
       </c>
       <c s="9" t="inlineStr" r="G95">
         <is>
-          <t xml:space="preserve">20 117 369,58</t>
+          <t xml:space="preserve">45 855 032,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H95"/>
     </row>
     <row r="96" ht="15.1" customHeight="0">
       <c s="6" r="A96">
-        <v>46112</v>
+        <v>46176</v>
       </c>
       <c s="7" t="str" r="B96"/>
       <c s="7" t="str" r="C96"/>
       <c s="8" t="str" r="D96"/>
       <c s="9" t="inlineStr" r="E96">
         <is>
-          <t xml:space="preserve">101,37</t>
+          <t xml:space="preserve">114,58</t>
         </is>
       </c>
       <c s="10" r="F96">
-        <v>190338</v>
+        <v>398338</v>
       </c>
       <c s="9" t="inlineStr" r="G96">
         <is>
-          <t xml:space="preserve">19 294 605,25</t>
+          <t xml:space="preserve">45 642 750,84</t>
         </is>
       </c>
       <c s="8" t="str" r="H96"/>
     </row>
     <row r="97" ht="15.1" customHeight="0">
       <c s="6" r="A97">
-        <v>46111</v>
+        <v>46175</v>
       </c>
       <c s="7" t="str" r="B97"/>
       <c s="7" t="str" r="C97"/>
       <c s="8" t="str" r="D97"/>
       <c s="9" t="inlineStr" r="E97">
         <is>
-          <t xml:space="preserve">99,42</t>
+          <t xml:space="preserve">114,30</t>
         </is>
       </c>
       <c s="10" r="F97">
-        <v>185338</v>
+        <v>388338</v>
       </c>
       <c s="9" t="inlineStr" r="G97">
         <is>
-          <t xml:space="preserve">18 426 859,88</t>
+          <t xml:space="preserve">44 387 468,73</t>
         </is>
       </c>
       <c s="8" t="str" r="H97"/>
     </row>
     <row r="98" ht="15.15" customHeight="0">
       <c s="6" r="A98">
-        <v>46108</v>
+        <v>46174</v>
       </c>
       <c s="7" t="str" r="B98"/>
       <c s="7" t="str" r="C98"/>
       <c s="8" t="str" r="D98"/>
       <c s="9" t="inlineStr" r="E98">
         <is>
-          <t xml:space="preserve">98,92</t>
+          <t xml:space="preserve">113,27</t>
         </is>
       </c>
       <c s="10" r="F98">
-        <v>185338</v>
+        <v>388338</v>
       </c>
       <c s="9" t="inlineStr" r="G98">
         <is>
-          <t xml:space="preserve">18 333 847,40</t>
+          <t xml:space="preserve">43 987 914,50</t>
         </is>
       </c>
       <c s="8" t="str" r="H98"/>
     </row>
     <row r="99" ht="15.1" customHeight="0">
       <c s="6" r="A99">
-        <v>46107</v>
+        <v>46171</v>
       </c>
       <c s="7" t="str" r="B99"/>
       <c s="7" t="str" r="C99"/>
       <c s="8" t="str" r="D99"/>
       <c s="9" t="inlineStr" r="E99">
         <is>
-          <t xml:space="preserve">99,70</t>
+          <t xml:space="preserve">115,08</t>
         </is>
       </c>
       <c s="10" r="F99">
-        <v>185338</v>
+        <v>379338</v>
       </c>
       <c s="9" t="inlineStr" r="G99">
         <is>
-          <t xml:space="preserve">18 477 687,67</t>
+          <t xml:space="preserve">43 653 329,06</t>
         </is>
       </c>
       <c s="8" t="str" r="H99"/>
     </row>
     <row r="100" ht="15.15" customHeight="0">
       <c s="6" r="A100">
-        <v>46106</v>
+        <v>46170</v>
       </c>
       <c s="7" t="str" r="B100"/>
       <c s="7" t="str" r="C100"/>
       <c s="8" t="str" r="D100"/>
       <c s="9" t="inlineStr" r="E100">
         <is>
-          <t xml:space="preserve">99,95</t>
+          <t xml:space="preserve">114,47</t>
         </is>
       </c>
       <c s="10" r="F100">
-        <v>180338</v>
+        <v>379338</v>
       </c>
       <c s="9" t="inlineStr" r="G100">
         <is>
-          <t xml:space="preserve">18 025 027,46</t>
+          <t xml:space="preserve">43 422 130,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H100"/>
     </row>
     <row r="101" ht="15.1" customHeight="0">
       <c s="6" r="A101">
-        <v>46105</v>
+        <v>46169</v>
       </c>
       <c s="7" t="str" r="B101"/>
       <c s="7" t="str" r="C101"/>
       <c s="8" t="str" r="D101"/>
       <c s="9" t="inlineStr" r="E101">
         <is>
-          <t xml:space="preserve">98,24</t>
+          <t xml:space="preserve">114,19</t>
         </is>
       </c>
       <c s="10" r="F101">
-        <v>180338</v>
+        <v>374338</v>
       </c>
       <c s="9" t="inlineStr" r="G101">
         <is>
-          <t xml:space="preserve">17 716 959,44</t>
+          <t xml:space="preserve">42 744 327,18</t>
         </is>
       </c>
       <c s="8" t="str" r="H101"/>
     </row>
     <row r="102" ht="15.1" customHeight="0">
       <c s="6" r="A102">
-        <v>46104</v>
+        <v>46168</v>
       </c>
       <c s="7" t="str" r="B102"/>
       <c s="7" t="str" r="C102"/>
       <c s="8" t="str" r="D102"/>
       <c s="9" t="inlineStr" r="E102">
         <is>
-          <t xml:space="preserve">99,28</t>
+          <t xml:space="preserve">114,87</t>
         </is>
       </c>
       <c s="10" r="F102">
-        <v>175338</v>
+        <v>369338</v>
       </c>
       <c s="9" t="inlineStr" r="G102">
         <is>
-          <t xml:space="preserve">17 407 670,94</t>
+          <t xml:space="preserve">42 425 584,41</t>
         </is>
       </c>
       <c s="8" t="str" r="H102"/>
     </row>
     <row r="103" ht="15.15" customHeight="0">
       <c s="6" r="A103">
-        <v>46101</v>
+        <v>46167</v>
       </c>
       <c s="7" t="str" r="B103"/>
       <c s="7" t="str" r="C103"/>
       <c s="8" t="str" r="D103"/>
       <c s="9" t="inlineStr" r="E103">
         <is>
-          <t xml:space="preserve">98,65</t>
+          <t xml:space="preserve">115,78</t>
         </is>
       </c>
       <c s="10" r="F103">
-        <v>170338</v>
+        <v>369338</v>
       </c>
       <c s="9" t="inlineStr" r="G103">
         <is>
-          <t xml:space="preserve">16 803 863,34</t>
+          <t xml:space="preserve">42 761 823,67</t>
         </is>
       </c>
       <c s="8" t="str" r="H103"/>
     </row>
     <row r="104" ht="15.1" customHeight="0">
       <c s="6" r="A104">
-        <v>46100</v>
+        <v>46164</v>
       </c>
       <c s="7" t="str" r="B104"/>
       <c s="7" t="str" r="C104"/>
       <c s="8" t="str" r="D104"/>
       <c s="9" t="inlineStr" r="E104">
         <is>
-          <t xml:space="preserve">100,12</t>
+          <t xml:space="preserve">113,47</t>
         </is>
       </c>
       <c s="10" r="F104">
-        <v>153338</v>
+        <v>363338</v>
       </c>
       <c s="9" t="inlineStr" r="G104">
         <is>
-          <t xml:space="preserve">15 351 949,58</t>
+          <t xml:space="preserve">41 227 502,69</t>
         </is>
       </c>
       <c s="8" t="str" r="H104"/>
     </row>
     <row r="105" ht="15.15" customHeight="0">
       <c s="6" r="A105">
-        <v>46099</v>
+        <v>46163</v>
       </c>
       <c s="7" t="str" r="B105"/>
       <c s="7" t="str" r="C105"/>
       <c s="8" t="str" r="D105"/>
       <c s="9" t="inlineStr" r="E105">
         <is>
-          <t xml:space="preserve">101,74</t>
+          <t xml:space="preserve">111,99</t>
         </is>
       </c>
       <c s="10" r="F105">
-        <v>45100</v>
+        <v>358338</v>
       </c>
       <c s="9" t="inlineStr" r="G105">
         <is>
-          <t xml:space="preserve">4 588 563,60</t>
+          <t xml:space="preserve">40 130 910,48</t>
         </is>
       </c>
       <c s="8" t="str" r="H105"/>
     </row>
     <row r="106" ht="15.1" customHeight="0">
       <c s="6" r="A106">
-        <v>46098</v>
+        <v>46162</v>
       </c>
       <c s="7" t="str" r="B106"/>
       <c s="7" t="str" r="C106"/>
       <c s="8" t="str" r="D106"/>
       <c s="9" t="inlineStr" r="E106">
         <is>
-          <t xml:space="preserve">102,61</t>
+          <t xml:space="preserve">111,97</t>
         </is>
       </c>
       <c s="10" r="F106">
-        <v>45100</v>
+        <v>358338</v>
       </c>
       <c s="9" t="inlineStr" r="G106">
         <is>
-          <t xml:space="preserve">4 627 509,61</t>
+          <t xml:space="preserve">40 122 696,60</t>
         </is>
       </c>
       <c s="8" t="str" r="H106"/>
     </row>
     <row r="107" ht="15.1" customHeight="0">
       <c s="6" r="A107">
-        <v>46097</v>
+        <v>46161</v>
       </c>
       <c s="7" t="str" r="B107"/>
       <c s="7" t="str" r="C107"/>
       <c s="8" t="str" r="D107"/>
       <c s="9" t="inlineStr" r="E107">
         <is>
+          <t xml:space="preserve">110,38</t>
+        </is>
+      </c>
+      <c s="10" r="F107">
+        <v>351338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G107">
+        <is>
+          <t xml:space="preserve">38 779 776,86</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H107"/>
+    </row>
+    <row r="108" ht="15.15" customHeight="0">
+      <c s="6" r="A108">
+        <v>46160</v>
+      </c>
+      <c s="7" t="str" r="B108"/>
+      <c s="7" t="str" r="C108"/>
+      <c s="8" t="str" r="D108"/>
+      <c s="9" t="inlineStr" r="E108">
+        <is>
+          <t xml:space="preserve">111,39</t>
+        </is>
+      </c>
+      <c s="10" r="F108">
+        <v>351338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G108">
+        <is>
+          <t xml:space="preserve">39 136 695,21</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H108"/>
+    </row>
+    <row r="109" ht="15.1" customHeight="0">
+      <c s="6" r="A109">
+        <v>46157</v>
+      </c>
+      <c s="7" t="str" r="B109"/>
+      <c s="7" t="str" r="C109"/>
+      <c s="8" t="str" r="D109"/>
+      <c s="9" t="inlineStr" r="E109">
+        <is>
+          <t xml:space="preserve">109,94</t>
+        </is>
+      </c>
+      <c s="10" r="F109">
+        <v>346338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G109">
+        <is>
+          <t xml:space="preserve">38 076 376,95</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H109"/>
+    </row>
+    <row r="110" ht="15.15" customHeight="0">
+      <c s="6" r="A110">
+        <v>46156</v>
+      </c>
+      <c s="7" t="str" r="B110"/>
+      <c s="7" t="str" r="C110"/>
+      <c s="8" t="str" r="D110"/>
+      <c s="9" t="inlineStr" r="E110">
+        <is>
+          <t xml:space="preserve">111,51</t>
+        </is>
+      </c>
+      <c s="10" r="F110">
+        <v>346338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G110">
+        <is>
+          <t xml:space="preserve">38 619 065,26</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H110"/>
+    </row>
+    <row r="111" ht="15.1" customHeight="0">
+      <c s="6" r="A111">
+        <v>46155</v>
+      </c>
+      <c s="7" t="str" r="B111"/>
+      <c s="7" t="str" r="C111"/>
+      <c s="8" t="str" r="D111"/>
+      <c s="9" t="inlineStr" r="E111">
+        <is>
+          <t xml:space="preserve">110,11</t>
+        </is>
+      </c>
+      <c s="10" r="F111">
+        <v>341338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G111">
+        <is>
+          <t xml:space="preserve">37 583 101,45</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H111"/>
+    </row>
+    <row r="112" ht="15.1" customHeight="0">
+      <c s="6" r="A112">
+        <v>46154</v>
+      </c>
+      <c s="7" t="str" r="B112"/>
+      <c s="7" t="str" r="C112"/>
+      <c s="8" t="str" r="D112"/>
+      <c s="9" t="inlineStr" r="E112">
+        <is>
+          <t xml:space="preserve">108,56</t>
+        </is>
+      </c>
+      <c s="10" r="F112">
+        <v>336338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G112">
+        <is>
+          <t xml:space="preserve">36 511 331,17</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H112"/>
+    </row>
+    <row r="113" ht="15.15" customHeight="0">
+      <c s="6" r="A113">
+        <v>46153</v>
+      </c>
+      <c s="7" t="str" r="B113"/>
+      <c s="7" t="str" r="C113"/>
+      <c s="8" t="str" r="D113"/>
+      <c s="9" t="inlineStr" r="E113">
+        <is>
+          <t xml:space="preserve">109,87</t>
+        </is>
+      </c>
+      <c s="10" r="F113">
+        <v>331338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G113">
+        <is>
+          <t xml:space="preserve">36 405 614,04</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H113"/>
+    </row>
+    <row r="114" ht="15.1" customHeight="0">
+      <c s="6" r="A114">
+        <v>46150</v>
+      </c>
+      <c s="7" t="str" r="B114"/>
+      <c s="7" t="str" r="C114"/>
+      <c s="8" t="str" r="D114"/>
+      <c s="9" t="inlineStr" r="E114">
+        <is>
+          <t xml:space="preserve">108,70</t>
+        </is>
+      </c>
+      <c s="10" r="F114">
+        <v>326338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G114">
+        <is>
+          <t xml:space="preserve">35 473 041,66</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H114"/>
+    </row>
+    <row r="115" ht="15.15" customHeight="0">
+      <c s="6" r="A115">
+        <v>46149</v>
+      </c>
+      <c s="7" t="str" r="B115"/>
+      <c s="7" t="str" r="C115"/>
+      <c s="8" t="str" r="D115"/>
+      <c s="9" t="inlineStr" r="E115">
+        <is>
+          <t xml:space="preserve">110,63</t>
+        </is>
+      </c>
+      <c s="10" r="F115">
+        <v>320338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G115">
+        <is>
+          <t xml:space="preserve">35 439 906,52</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H115"/>
+    </row>
+    <row r="116" ht="15.1" customHeight="0">
+      <c s="6" r="A116">
+        <v>46148</v>
+      </c>
+      <c s="7" t="str" r="B116"/>
+      <c s="7" t="str" r="C116"/>
+      <c s="8" t="str" r="D116"/>
+      <c s="9" t="inlineStr" r="E116">
+        <is>
+          <t xml:space="preserve">111,30</t>
+        </is>
+      </c>
+      <c s="10" r="F116">
+        <v>314338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G116">
+        <is>
+          <t xml:space="preserve">34 986 039,32</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H116"/>
+    </row>
+    <row r="117" ht="15.1" customHeight="0">
+      <c s="6" r="A117">
+        <v>46147</v>
+      </c>
+      <c s="7" t="str" r="B117"/>
+      <c s="7" t="str" r="C117"/>
+      <c s="8" t="str" r="D117"/>
+      <c s="9" t="inlineStr" r="E117">
+        <is>
+          <t xml:space="preserve">108,81</t>
+        </is>
+      </c>
+      <c s="10" r="F117">
+        <v>308338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G117">
+        <is>
+          <t xml:space="preserve">33 550 227,23</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H117"/>
+    </row>
+    <row r="118" ht="15.15" customHeight="0">
+      <c s="6" r="A118">
+        <v>46146</v>
+      </c>
+      <c s="7" t="str" r="B118"/>
+      <c s="7" t="str" r="C118"/>
+      <c s="8" t="str" r="D118"/>
+      <c s="9" t="inlineStr" r="E118">
+        <is>
+          <t xml:space="preserve">107,84</t>
+        </is>
+      </c>
+      <c s="10" r="F118">
+        <v>302338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G118">
+        <is>
+          <t xml:space="preserve">32 605 255,17</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H118"/>
+    </row>
+    <row r="119" ht="15.1" customHeight="0">
+      <c s="6" r="A119">
+        <v>46142</v>
+      </c>
+      <c s="7" t="str" r="B119"/>
+      <c s="7" t="str" r="C119"/>
+      <c s="8" t="str" r="D119"/>
+      <c s="9" t="inlineStr" r="E119">
+        <is>
+          <t xml:space="preserve">107,20</t>
+        </is>
+      </c>
+      <c s="10" r="F119">
+        <v>302338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G119">
+        <is>
+          <t xml:space="preserve">32 409 734,76</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H119"/>
+    </row>
+    <row r="120" ht="15.15" customHeight="0">
+      <c s="6" r="A120">
+        <v>46141</v>
+      </c>
+      <c s="7" t="str" r="B120"/>
+      <c s="7" t="str" r="C120"/>
+      <c s="8" t="str" r="D120"/>
+      <c s="9" t="inlineStr" r="E120">
+        <is>
+          <t xml:space="preserve">107,56</t>
+        </is>
+      </c>
+      <c s="10" r="F120">
+        <v>295338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G120">
+        <is>
+          <t xml:space="preserve">31 765 345,65</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H120"/>
+    </row>
+    <row r="121" ht="15.1" customHeight="0">
+      <c s="6" r="A121">
+        <v>46140</v>
+      </c>
+      <c s="7" t="str" r="B121"/>
+      <c s="7" t="str" r="C121"/>
+      <c s="8" t="str" r="D121"/>
+      <c s="9" t="inlineStr" r="E121">
+        <is>
+          <t xml:space="preserve">107,29</t>
+        </is>
+      </c>
+      <c s="10" r="F121">
+        <v>295338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G121">
+        <is>
+          <t xml:space="preserve">31 687 682,14</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H121"/>
+    </row>
+    <row r="122" ht="15.1" customHeight="0">
+      <c s="6" r="A122">
+        <v>46139</v>
+      </c>
+      <c s="7" t="str" r="B122"/>
+      <c s="7" t="str" r="C122"/>
+      <c s="8" t="str" r="D122"/>
+      <c s="9" t="inlineStr" r="E122">
+        <is>
+          <t xml:space="preserve">107,93</t>
+        </is>
+      </c>
+      <c s="10" r="F122">
+        <v>289338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G122">
+        <is>
+          <t xml:space="preserve">31 226 805,36</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H122"/>
+    </row>
+    <row r="123" ht="15.15" customHeight="0">
+      <c s="6" r="A123">
+        <v>46136</v>
+      </c>
+      <c s="7" t="str" r="B123"/>
+      <c s="7" t="str" r="C123"/>
+      <c s="8" t="str" r="D123"/>
+      <c s="9" t="inlineStr" r="E123">
+        <is>
+          <t xml:space="preserve">108,57</t>
+        </is>
+      </c>
+      <c s="10" r="F123">
+        <v>289338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G123">
+        <is>
+          <t xml:space="preserve">31 413 604,98</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H123"/>
+    </row>
+    <row r="124" ht="15.1" customHeight="0">
+      <c s="6" r="A124">
+        <v>46135</v>
+      </c>
+      <c s="7" t="str" r="B124"/>
+      <c s="7" t="str" r="C124"/>
+      <c s="8" t="str" r="D124"/>
+      <c s="9" t="inlineStr" r="E124">
+        <is>
+          <t xml:space="preserve">109,16</t>
+        </is>
+      </c>
+      <c s="10" r="F124">
+        <v>282338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G124">
+        <is>
+          <t xml:space="preserve">30 819 384,77</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H124"/>
+    </row>
+    <row r="125" ht="15.15" customHeight="0">
+      <c s="6" r="A125">
+        <v>46134</v>
+      </c>
+      <c s="7" t="str" r="B125"/>
+      <c s="7" t="str" r="C125"/>
+      <c s="8" t="str" r="D125"/>
+      <c s="9" t="inlineStr" r="E125">
+        <is>
+          <t xml:space="preserve">110,32</t>
+        </is>
+      </c>
+      <c s="10" r="F125">
+        <v>282338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G125">
+        <is>
+          <t xml:space="preserve">31 148 712,62</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H125"/>
+    </row>
+    <row r="126" ht="15.1" customHeight="0">
+      <c s="6" r="A126">
+        <v>46133</v>
+      </c>
+      <c s="7" t="str" r="B126"/>
+      <c s="7" t="str" r="C126"/>
+      <c s="8" t="str" r="D126"/>
+      <c s="9" t="inlineStr" r="E126">
+        <is>
+          <t xml:space="preserve">110,44</t>
+        </is>
+      </c>
+      <c s="10" r="F126">
+        <v>276338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G126">
+        <is>
+          <t xml:space="preserve">30 519 962,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H126"/>
+    </row>
+    <row r="127" ht="15.1" customHeight="0">
+      <c s="6" r="A127">
+        <v>46132</v>
+      </c>
+      <c s="7" t="str" r="B127"/>
+      <c s="7" t="str" r="C127"/>
+      <c s="8" t="str" r="D127"/>
+      <c s="9" t="inlineStr" r="E127">
+        <is>
+          <t xml:space="preserve">111,19</t>
+        </is>
+      </c>
+      <c s="10" r="F127">
+        <v>268338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G127">
+        <is>
+          <t xml:space="preserve">29 836 599,28</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H127"/>
+    </row>
+    <row r="128" ht="15.15" customHeight="0">
+      <c s="6" r="A128">
+        <v>46129</v>
+      </c>
+      <c s="7" t="str" r="B128"/>
+      <c s="7" t="str" r="C128"/>
+      <c s="8" t="str" r="D128"/>
+      <c s="9" t="inlineStr" r="E128">
+        <is>
+          <t xml:space="preserve">112,08</t>
+        </is>
+      </c>
+      <c s="10" r="F128">
+        <v>263338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G128">
+        <is>
+          <t xml:space="preserve">29 515 794,84</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H128"/>
+    </row>
+    <row r="129" ht="15.1" customHeight="0">
+      <c s="6" r="A129">
+        <v>46128</v>
+      </c>
+      <c s="7" t="str" r="B129"/>
+      <c s="7" t="str" r="C129"/>
+      <c s="8" t="str" r="D129"/>
+      <c s="9" t="inlineStr" r="E129">
+        <is>
+          <t xml:space="preserve">110,48</t>
+        </is>
+      </c>
+      <c s="10" r="F129">
+        <v>254338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G129">
+        <is>
+          <t xml:space="preserve">28 098 172,14</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H129"/>
+    </row>
+    <row r="130" ht="15.15" customHeight="0">
+      <c s="6" r="A130">
+        <v>46127</v>
+      </c>
+      <c s="7" t="str" r="B130"/>
+      <c s="7" t="str" r="C130"/>
+      <c s="8" t="str" r="D130"/>
+      <c s="9" t="inlineStr" r="E130">
+        <is>
+          <t xml:space="preserve">111,06</t>
+        </is>
+      </c>
+      <c s="10" r="F130">
+        <v>245338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G130">
+        <is>
+          <t xml:space="preserve">27 246 239,07</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H130"/>
+    </row>
+    <row r="131" ht="15.1" customHeight="0">
+      <c s="6" r="A131">
+        <v>46126</v>
+      </c>
+      <c s="7" t="str" r="B131"/>
+      <c s="7" t="str" r="C131"/>
+      <c s="8" t="str" r="D131"/>
+      <c s="9" t="inlineStr" r="E131">
+        <is>
+          <t xml:space="preserve">110,07</t>
+        </is>
+      </c>
+      <c s="10" r="F131">
+        <v>238338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G131">
+        <is>
+          <t xml:space="preserve">26 234 432,13</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H131"/>
+    </row>
+    <row r="132" ht="15.1" customHeight="0">
+      <c s="6" r="A132">
+        <v>46125</v>
+      </c>
+      <c s="7" t="str" r="B132"/>
+      <c s="7" t="str" r="C132"/>
+      <c s="8" t="str" r="D132"/>
+      <c s="9" t="inlineStr" r="E132">
+        <is>
+          <t xml:space="preserve">108,77</t>
+        </is>
+      </c>
+      <c s="10" r="F132">
+        <v>232338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G132">
+        <is>
+          <t xml:space="preserve">25 272 465,98</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H132"/>
+    </row>
+    <row r="133" ht="15.15" customHeight="0">
+      <c s="6" r="A133">
+        <v>46122</v>
+      </c>
+      <c s="7" t="str" r="B133"/>
+      <c s="7" t="str" r="C133"/>
+      <c s="8" t="str" r="D133"/>
+      <c s="9" t="inlineStr" r="E133">
+        <is>
+          <t xml:space="preserve">108,82</t>
+        </is>
+      </c>
+      <c s="10" r="F133">
+        <v>227338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G133">
+        <is>
+          <t xml:space="preserve">24 738 638,84</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H133"/>
+    </row>
+    <row r="134" ht="15.1" customHeight="0">
+      <c s="6" r="A134">
+        <v>46121</v>
+      </c>
+      <c s="7" t="str" r="B134"/>
+      <c s="7" t="str" r="C134"/>
+      <c s="8" t="str" r="D134"/>
+      <c s="9" t="inlineStr" r="E134">
+        <is>
+          <t xml:space="preserve">107,31</t>
+        </is>
+      </c>
+      <c s="10" r="F134">
+        <v>218338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G134">
+        <is>
+          <t xml:space="preserve">23 429 525,55</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H134"/>
+    </row>
+    <row r="135" ht="15.15" customHeight="0">
+      <c s="6" r="A135">
+        <v>46120</v>
+      </c>
+      <c s="7" t="str" r="B135"/>
+      <c s="7" t="str" r="C135"/>
+      <c s="8" t="str" r="D135"/>
+      <c s="9" t="inlineStr" r="E135">
+        <is>
+          <t xml:space="preserve">107,12</t>
+        </is>
+      </c>
+      <c s="10" r="F135">
+        <v>210338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G135">
+        <is>
+          <t xml:space="preserve">22 532 274,05</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H135"/>
+    </row>
+    <row r="136" ht="15.1" customHeight="0">
+      <c s="6" r="A136">
+        <v>46119</v>
+      </c>
+      <c s="7" t="str" r="B136"/>
+      <c s="7" t="str" r="C136"/>
+      <c s="8" t="str" r="D136"/>
+      <c s="9" t="inlineStr" r="E136">
+        <is>
+          <t xml:space="preserve">103,64</t>
+        </is>
+      </c>
+      <c s="10" r="F136">
+        <v>210338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G136">
+        <is>
+          <t xml:space="preserve">21 799 694,83</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H136"/>
+    </row>
+    <row r="137" ht="15.1" customHeight="0">
+      <c s="6" r="A137">
+        <v>46114</v>
+      </c>
+      <c s="7" t="str" r="B137"/>
+      <c s="7" t="str" r="C137"/>
+      <c s="8" t="str" r="D137"/>
+      <c s="9" t="inlineStr" r="E137">
+        <is>
+          <t xml:space="preserve">103,92</t>
+        </is>
+      </c>
+      <c s="10" r="F137">
+        <v>205338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G137">
+        <is>
+          <t xml:space="preserve">21 338 861,31</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H137"/>
+    </row>
+    <row r="138" ht="15.15" customHeight="0">
+      <c s="6" r="A138">
+        <v>46113</v>
+      </c>
+      <c s="7" t="str" r="B138"/>
+      <c s="7" t="str" r="C138"/>
+      <c s="8" t="str" r="D138"/>
+      <c s="9" t="inlineStr" r="E138">
+        <is>
+          <t xml:space="preserve">102,99</t>
+        </is>
+      </c>
+      <c s="10" r="F138">
+        <v>195338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G138">
+        <is>
+          <t xml:space="preserve">20 117 369,58</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H138"/>
+    </row>
+    <row r="139" ht="15.1" customHeight="0">
+      <c s="6" r="A139">
+        <v>46112</v>
+      </c>
+      <c s="7" t="str" r="B139"/>
+      <c s="7" t="str" r="C139"/>
+      <c s="8" t="str" r="D139"/>
+      <c s="9" t="inlineStr" r="E139">
+        <is>
+          <t xml:space="preserve">101,37</t>
+        </is>
+      </c>
+      <c s="10" r="F139">
+        <v>190338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G139">
+        <is>
+          <t xml:space="preserve">19 294 605,25</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H139"/>
+    </row>
+    <row r="140" ht="15.15" customHeight="0">
+      <c s="6" r="A140">
+        <v>46111</v>
+      </c>
+      <c s="7" t="str" r="B140"/>
+      <c s="7" t="str" r="C140"/>
+      <c s="8" t="str" r="D140"/>
+      <c s="9" t="inlineStr" r="E140">
+        <is>
+          <t xml:space="preserve">99,42</t>
+        </is>
+      </c>
+      <c s="10" r="F140">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G140">
+        <is>
+          <t xml:space="preserve">18 426 859,88</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H140"/>
+    </row>
+    <row r="141" ht="15.1" customHeight="0">
+      <c s="6" r="A141">
+        <v>46108</v>
+      </c>
+      <c s="7" t="str" r="B141"/>
+      <c s="7" t="str" r="C141"/>
+      <c s="8" t="str" r="D141"/>
+      <c s="9" t="inlineStr" r="E141">
+        <is>
+          <t xml:space="preserve">98,92</t>
+        </is>
+      </c>
+      <c s="10" r="F141">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G141">
+        <is>
+          <t xml:space="preserve">18 333 847,40</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H141"/>
+    </row>
+    <row r="142" ht="15.1" customHeight="0">
+      <c s="6" r="A142">
+        <v>46107</v>
+      </c>
+      <c s="7" t="str" r="B142"/>
+      <c s="7" t="str" r="C142"/>
+      <c s="8" t="str" r="D142"/>
+      <c s="9" t="inlineStr" r="E142">
+        <is>
+          <t xml:space="preserve">99,70</t>
+        </is>
+      </c>
+      <c s="10" r="F142">
+        <v>185338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G142">
+        <is>
+          <t xml:space="preserve">18 477 687,67</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H142"/>
+    </row>
+    <row r="143" ht="15.15" customHeight="0">
+      <c s="6" r="A143">
+        <v>46106</v>
+      </c>
+      <c s="7" t="str" r="B143"/>
+      <c s="7" t="str" r="C143"/>
+      <c s="8" t="str" r="D143"/>
+      <c s="9" t="inlineStr" r="E143">
+        <is>
+          <t xml:space="preserve">99,95</t>
+        </is>
+      </c>
+      <c s="10" r="F143">
+        <v>180338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G143">
+        <is>
+          <t xml:space="preserve">18 025 027,46</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H143"/>
+    </row>
+    <row r="144" ht="15.1" customHeight="0">
+      <c s="6" r="A144">
+        <v>46105</v>
+      </c>
+      <c s="7" t="str" r="B144"/>
+      <c s="7" t="str" r="C144"/>
+      <c s="8" t="str" r="D144"/>
+      <c s="9" t="inlineStr" r="E144">
+        <is>
+          <t xml:space="preserve">98,24</t>
+        </is>
+      </c>
+      <c s="10" r="F144">
+        <v>180338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G144">
+        <is>
+          <t xml:space="preserve">17 716 959,44</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H144"/>
+    </row>
+    <row r="145" ht="15.15" customHeight="0">
+      <c s="6" r="A145">
+        <v>46104</v>
+      </c>
+      <c s="7" t="str" r="B145"/>
+      <c s="7" t="str" r="C145"/>
+      <c s="8" t="str" r="D145"/>
+      <c s="9" t="inlineStr" r="E145">
+        <is>
+          <t xml:space="preserve">99,28</t>
+        </is>
+      </c>
+      <c s="10" r="F145">
+        <v>175338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G145">
+        <is>
+          <t xml:space="preserve">17 407 670,94</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H145"/>
+    </row>
+    <row r="146" ht="15.1" customHeight="0">
+      <c s="6" r="A146">
+        <v>46101</v>
+      </c>
+      <c s="7" t="str" r="B146"/>
+      <c s="7" t="str" r="C146"/>
+      <c s="8" t="str" r="D146"/>
+      <c s="9" t="inlineStr" r="E146">
+        <is>
+          <t xml:space="preserve">98,65</t>
+        </is>
+      </c>
+      <c s="10" r="F146">
+        <v>170338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G146">
+        <is>
+          <t xml:space="preserve">16 803 863,34</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H146"/>
+    </row>
+    <row r="147" ht="15.1" customHeight="0">
+      <c s="6" r="A147">
+        <v>46100</v>
+      </c>
+      <c s="7" t="str" r="B147"/>
+      <c s="7" t="str" r="C147"/>
+      <c s="8" t="str" r="D147"/>
+      <c s="9" t="inlineStr" r="E147">
+        <is>
+          <t xml:space="preserve">100,12</t>
+        </is>
+      </c>
+      <c s="10" r="F147">
+        <v>153338</v>
+      </c>
+      <c s="9" t="inlineStr" r="G147">
+        <is>
+          <t xml:space="preserve">15 351 949,58</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H147"/>
+    </row>
+    <row r="148" ht="15.15" customHeight="0">
+      <c s="6" r="A148">
+        <v>46099</v>
+      </c>
+      <c s="7" t="str" r="B148"/>
+      <c s="7" t="str" r="C148"/>
+      <c s="8" t="str" r="D148"/>
+      <c s="9" t="inlineStr" r="E148">
+        <is>
+          <t xml:space="preserve">101,74</t>
+        </is>
+      </c>
+      <c s="10" r="F148">
+        <v>45100</v>
+      </c>
+      <c s="9" t="inlineStr" r="G148">
+        <is>
+          <t xml:space="preserve">4 588 563,60</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H148"/>
+    </row>
+    <row r="149" ht="15.1" customHeight="0">
+      <c s="6" r="A149">
+        <v>46098</v>
+      </c>
+      <c s="7" t="str" r="B149"/>
+      <c s="7" t="str" r="C149"/>
+      <c s="8" t="str" r="D149"/>
+      <c s="9" t="inlineStr" r="E149">
+        <is>
+          <t xml:space="preserve">102,61</t>
+        </is>
+      </c>
+      <c s="10" r="F149">
+        <v>45100</v>
+      </c>
+      <c s="9" t="inlineStr" r="G149">
+        <is>
+          <t xml:space="preserve">4 627 509,61</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="H149"/>
+    </row>
+    <row r="150" ht="15.1" customHeight="0">
+      <c s="6" r="A150">
+        <v>46097</v>
+      </c>
+      <c s="7" t="str" r="B150"/>
+      <c s="7" t="str" r="C150"/>
+      <c s="8" t="str" r="D150"/>
+      <c s="9" t="inlineStr" r="E150">
+        <is>
           <t xml:space="preserve">100,00</t>
         </is>
       </c>
-      <c s="10" r="F107">
+      <c s="10" r="F150">
         <v>45100</v>
       </c>
-      <c s="9" t="inlineStr" r="G107">
+      <c s="9" t="inlineStr" r="G150">
         <is>
           <t xml:space="preserve">4 510 000,00</t>
         </is>
       </c>
-      <c s="8" t="str" r="H107"/>
-    </row>
+      <c s="8" t="str" r="H150"/>
+    </row>
+    <row r="151" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="A15:D15"/>
@@ -2867,50 +3814,136 @@
     <mergeCell ref="G95:H95"/>
     <mergeCell ref="A96:D96"/>
     <mergeCell ref="G96:H96"/>
     <mergeCell ref="A97:D97"/>
     <mergeCell ref="G97:H97"/>
     <mergeCell ref="A98:D98"/>
     <mergeCell ref="G98:H98"/>
     <mergeCell ref="A99:D99"/>
     <mergeCell ref="G99:H99"/>
     <mergeCell ref="A100:D100"/>
     <mergeCell ref="G100:H100"/>
     <mergeCell ref="A101:D101"/>
     <mergeCell ref="G101:H101"/>
     <mergeCell ref="A102:D102"/>
     <mergeCell ref="G102:H102"/>
     <mergeCell ref="A103:D103"/>
     <mergeCell ref="G103:H103"/>
     <mergeCell ref="A104:D104"/>
     <mergeCell ref="G104:H104"/>
     <mergeCell ref="A105:D105"/>
     <mergeCell ref="G105:H105"/>
     <mergeCell ref="A106:D106"/>
     <mergeCell ref="G106:H106"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="G107:H107"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="G108:H108"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="G109:H109"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="G110:H110"/>
+    <mergeCell ref="A111:D111"/>
+    <mergeCell ref="G111:H111"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="G112:H112"/>
+    <mergeCell ref="A113:D113"/>
+    <mergeCell ref="G113:H113"/>
+    <mergeCell ref="A114:D114"/>
+    <mergeCell ref="G114:H114"/>
+    <mergeCell ref="A115:D115"/>
+    <mergeCell ref="G115:H115"/>
+    <mergeCell ref="A116:D116"/>
+    <mergeCell ref="G116:H116"/>
+    <mergeCell ref="A117:D117"/>
+    <mergeCell ref="G117:H117"/>
+    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="G118:H118"/>
+    <mergeCell ref="A119:D119"/>
+    <mergeCell ref="G119:H119"/>
+    <mergeCell ref="A120:D120"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="A121:D121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="A122:D122"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="A123:D123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="A124:D124"/>
+    <mergeCell ref="G124:H124"/>
+    <mergeCell ref="A125:D125"/>
+    <mergeCell ref="G125:H125"/>
+    <mergeCell ref="A126:D126"/>
+    <mergeCell ref="G126:H126"/>
+    <mergeCell ref="A127:D127"/>
+    <mergeCell ref="G127:H127"/>
+    <mergeCell ref="A128:D128"/>
+    <mergeCell ref="G128:H128"/>
+    <mergeCell ref="A129:D129"/>
+    <mergeCell ref="G129:H129"/>
+    <mergeCell ref="A130:D130"/>
+    <mergeCell ref="G130:H130"/>
+    <mergeCell ref="A131:D131"/>
+    <mergeCell ref="G131:H131"/>
+    <mergeCell ref="A132:D132"/>
+    <mergeCell ref="G132:H132"/>
+    <mergeCell ref="A133:D133"/>
+    <mergeCell ref="G133:H133"/>
+    <mergeCell ref="A134:D134"/>
+    <mergeCell ref="G134:H134"/>
+    <mergeCell ref="A135:D135"/>
+    <mergeCell ref="G135:H135"/>
+    <mergeCell ref="A136:D136"/>
+    <mergeCell ref="G136:H136"/>
+    <mergeCell ref="A137:D137"/>
+    <mergeCell ref="G137:H137"/>
+    <mergeCell ref="A138:D138"/>
+    <mergeCell ref="G138:H138"/>
+    <mergeCell ref="A139:D139"/>
+    <mergeCell ref="G139:H139"/>
+    <mergeCell ref="A140:D140"/>
+    <mergeCell ref="G140:H140"/>
+    <mergeCell ref="A141:D141"/>
+    <mergeCell ref="G141:H141"/>
+    <mergeCell ref="A142:D142"/>
+    <mergeCell ref="G142:H142"/>
+    <mergeCell ref="A143:D143"/>
+    <mergeCell ref="G143:H143"/>
+    <mergeCell ref="A144:D144"/>
+    <mergeCell ref="G144:H144"/>
+    <mergeCell ref="A145:D145"/>
+    <mergeCell ref="G145:H145"/>
+    <mergeCell ref="A146:D146"/>
+    <mergeCell ref="G146:H146"/>
+    <mergeCell ref="A147:D147"/>
+    <mergeCell ref="G147:H147"/>
+    <mergeCell ref="A148:D148"/>
+    <mergeCell ref="G148:H148"/>
+    <mergeCell ref="A149:D149"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="A150:D150"/>
+    <mergeCell ref="G150:H150"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>